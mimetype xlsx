--- v0 (2026-06-20)
+++ v1 (2026-08-17)
@@ -1,484 +1,179 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11102"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0339B46D-AE9E-C94E-B3ED-63701F3B3212}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="20400" yWindow="780" windowWidth="20120" windowHeight="22640" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="20400" yWindow="780" windowWidth="20120" windowHeight="22640" tabRatio="600" firstSheet="0" activeTab="2" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Instructions" sheetId="5" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="PG" sheetId="4" r:id="rId5"/>
+    <sheet name="Instructions" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Start" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet name="Patterns" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet name="Employees" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet name="PG" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet name="MinPG" sheetId="6" state="visible" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <definedNames/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...288 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="m/d/yyyy;@"/>
-    <numFmt numFmtId="165" formatCode="yyyy\-mm\-dd"/>
+    <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd"/>
+    <numFmt numFmtId="165" formatCode="m/d/yyyy;@"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14">
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9.800000000000001"/>
     </font>
     <font>
-      <sz val="14"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="14"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <name val="Aptos Narrow"/>
+      <color theme="1"/>
       <sz val="11"/>
-      <color theme="1"/>
-      <name val="Aptos Narrow"/>
     </font>
     <font>
-      <b/>
-      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <b val="1"/>
+      <sz val="11"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="14"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="14"/>
-      <color theme="1"/>
       <name val="Helvetica Neue"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="14"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...1 lines deleted...]
-      <color rgb="FF0563C1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color rgb="FF0563C1"/>
+      <sz val="11"/>
+      <u val="single"/>
     </font>
     <font>
-      <b/>
+      <name val="Calibri (Body)"/>
+      <b val="1"/>
+      <color rgb="FF1F4E78"/>
       <sz val="14"/>
-      <color rgb="FF1F4E78"/>
-      <name val="Calibri (Body)"/>
     </font>
     <font>
+      <name val="Calibri (Body)"/>
+      <color theme="1"/>
       <sz val="14"/>
-      <color theme="1"/>
-      <name val="Calibri (Body)"/>
     </font>
     <font>
+      <name val="Calibri (Body)"/>
       <sz val="14"/>
-      <name val="Calibri (Body)"/>
+    </font>
+    <font>
+      <b val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDCE6F1"/>
         <bgColor rgb="FFDCE6F1"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -610,382 +305,505 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF95B3D7"/>
       </top>
       <bottom style="thin">
         <color rgb="FF95B3D7"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF95B3D7"/>
       </right>
       <top style="thin">
         <color rgb="FF95B3D7"/>
       </top>
       <bottom style="thin">
         <color rgb="FF95B3D7"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="48">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="14" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="12">
     <dxf>
       <alignment horizontal="center" vertical="center"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom"/>
     </dxf>
     <dxf>
       <font>
-        <b/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <b val="1"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
+        <condense val="0"/>
+        <color theme="1"/>
+        <extend val="0"/>
+        <sz val="11"/>
         <vertAlign val="baseline"/>
-        <sz val="11"/>
-[...2 lines deleted...]
-        <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="bottom"/>
     </dxf>
     <dxf>
       <font>
+        <name val="Calibri"/>
+        <family val="2"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
+        <color theme="1"/>
+        <sz val="14"/>
         <vertAlign val="baseline"/>
-        <sz val="14"/>
-[...2 lines deleted...]
-        <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="164" formatCode="m/d/yyyy;@"/>
       <border outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
+        <name val="Calibri"/>
+        <family val="2"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
+        <color theme="1"/>
+        <sz val="14"/>
         <vertAlign val="baseline"/>
-        <sz val="14"/>
-[...2 lines deleted...]
-        <family val="2"/>
         <scheme val="minor"/>
       </font>
       <border outline="0">
         <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color indexed="64"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
+        <name val="Calibri"/>
+        <family val="2"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
+        <color theme="1"/>
+        <sz val="14"/>
         <vertAlign val="baseline"/>
-        <sz val="14"/>
-[...2 lines deleted...]
-        <family val="2"/>
         <scheme val="minor"/>
       </font>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
-        <b/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <b val="1"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
+        <condense val="0"/>
+        <color theme="1"/>
+        <extend val="0"/>
+        <sz val="14"/>
         <vertAlign val="baseline"/>
-        <sz val="14"/>
-[...2 lines deleted...]
-        <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="bottom"/>
       <border outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{4910409A-4080-C947-A5FC-1E2BC069F404}" name="Table26" displayName="Table26" ref="A1:B3" totalsRowShown="0" headerRowDxfId="11" dataDxfId="9" headerRowBorderDxfId="10" tableBorderDxfId="8" totalsRowBorderDxfId="7">
-  <autoFilter ref="A1:B3" xr:uid="{00000000-0009-0000-0100-000002000000}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table26" displayName="Table26" ref="A1:B3" headerRowCount="1" totalsRowShown="0" headerRowDxfId="11" dataDxfId="9" headerRowBorderDxfId="10" tableBorderDxfId="8" totalsRowBorderDxfId="7">
+  <autoFilter ref="A1:B3"/>
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="Name" dataDxfId="6"/>
-    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0100-000002000000}" name="Value" dataDxfId="5"/>
+    <tableColumn id="1" name="Name" dataDxfId="6"/>
+    <tableColumn id="2" name="Value" dataDxfId="5"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A1:F11" totalsRowShown="0" headerRowDxfId="4" dataDxfId="3">
-  <autoFilter ref="A1:F11" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="Table1" displayName="Table1" ref="A1:F11" headerRowCount="1" totalsRowShown="0" headerRowDxfId="4" dataDxfId="3">
+  <autoFilter ref="A1:F11"/>
   <tableColumns count="6">
-    <tableColumn id="12" xr3:uid="{00000000-0010-0000-0000-00000C000000}" name="EmployeeID" dataDxfId="2"/>
-[...4 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Vacation_End"/>
+    <tableColumn id="12" name="EmployeeID" dataDxfId="2"/>
+    <tableColumn id="1" name="Name"/>
+    <tableColumn id="3" name="Pattern" dataDxfId="1"/>
+    <tableColumn id="11" name="Shift" dataDxfId="0"/>
+    <tableColumn id="4" name="Vacation_Start"/>
+    <tableColumn id="5" name="Vacation_End"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="WorkHoursTable_PG" displayName="WorkHoursTable_PG" ref="A1:AF25">
-  <autoFilter ref="A1:AF25" xr:uid="{00000000-0009-0000-0100-000003000000}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="3" name="WorkHoursTable_PG" displayName="WorkHoursTable_PG" ref="A1:AF25" headerRowCount="1">
+  <autoFilter ref="A1:AF25"/>
   <tableColumns count="32">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0200-000001000000}" name="Hour"/>
-[...30 lines deleted...]
-    <tableColumn id="32" xr3:uid="{00000000-0010-0000-0200-000020000000}" name="2025-01-31"/>
+    <tableColumn id="1" name="Hour"/>
+    <tableColumn id="2" name="2025-01-01"/>
+    <tableColumn id="3" name="2025-01-02"/>
+    <tableColumn id="4" name="2025-01-03"/>
+    <tableColumn id="5" name="2025-01-04"/>
+    <tableColumn id="6" name="2025-01-05"/>
+    <tableColumn id="7" name="2025-01-06"/>
+    <tableColumn id="8" name="2025-01-07"/>
+    <tableColumn id="9" name="2025-01-08"/>
+    <tableColumn id="10" name="2025-01-09"/>
+    <tableColumn id="11" name="2025-01-10"/>
+    <tableColumn id="12" name="2025-01-11"/>
+    <tableColumn id="13" name="2025-01-12"/>
+    <tableColumn id="14" name="2025-01-13"/>
+    <tableColumn id="15" name="2025-01-14"/>
+    <tableColumn id="16" name="2025-01-15"/>
+    <tableColumn id="17" name="2025-01-16"/>
+    <tableColumn id="18" name="2025-01-17"/>
+    <tableColumn id="19" name="2025-01-18"/>
+    <tableColumn id="20" name="2025-01-19"/>
+    <tableColumn id="21" name="2025-01-20"/>
+    <tableColumn id="22" name="2025-01-21"/>
+    <tableColumn id="23" name="2025-01-22"/>
+    <tableColumn id="24" name="2025-01-23"/>
+    <tableColumn id="25" name="2025-01-24"/>
+    <tableColumn id="26" name="2025-01-25"/>
+    <tableColumn id="27" name="2025-01-26"/>
+    <tableColumn id="28" name="2025-01-27"/>
+    <tableColumn id="29" name="2025-01-28"/>
+    <tableColumn id="30" name="2025-01-29"/>
+    <tableColumn id="31" name="2025-01-30"/>
+    <tableColumn id="32" name="2025-01-31"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="4" name="WorkHoursTable_MinPG" displayName="WorkHoursTable_MinPG" ref="A1:AF25" headerRowCount="1">
+  <autoFilter ref="A1:AF25"/>
+  <tableColumns count="32">
+    <tableColumn id="1" name="Hour"/>
+    <tableColumn id="2" name="2025-01-01"/>
+    <tableColumn id="3" name="2025-01-02"/>
+    <tableColumn id="4" name="2025-01-03"/>
+    <tableColumn id="5" name="2025-01-04"/>
+    <tableColumn id="6" name="2025-01-05"/>
+    <tableColumn id="7" name="2025-01-06"/>
+    <tableColumn id="8" name="2025-01-07"/>
+    <tableColumn id="9" name="2025-01-08"/>
+    <tableColumn id="10" name="2025-01-09"/>
+    <tableColumn id="11" name="2025-01-10"/>
+    <tableColumn id="12" name="2025-01-11"/>
+    <tableColumn id="13" name="2025-01-12"/>
+    <tableColumn id="14" name="2025-01-13"/>
+    <tableColumn id="15" name="2025-01-14"/>
+    <tableColumn id="16" name="2025-01-15"/>
+    <tableColumn id="17" name="2025-01-16"/>
+    <tableColumn id="18" name="2025-01-17"/>
+    <tableColumn id="19" name="2025-01-18"/>
+    <tableColumn id="20" name="2025-01-19"/>
+    <tableColumn id="21" name="2025-01-20"/>
+    <tableColumn id="22" name="2025-01-21"/>
+    <tableColumn id="23" name="2025-01-22"/>
+    <tableColumn id="24" name="2025-01-23"/>
+    <tableColumn id="25" name="2025-01-24"/>
+    <tableColumn id="26" name="2025-01-25"/>
+    <tableColumn id="27" name="2025-01-26"/>
+    <tableColumn id="28" name="2025-01-27"/>
+    <tableColumn id="29" name="2025-01-28"/>
+    <tableColumn id="30" name="2025-01-29"/>
+    <tableColumn id="31" name="2025-01-30"/>
+    <tableColumn id="32" name="2025-01-31"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1228,3896 +1046,6657 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId1" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table2.xml" Id="rId1" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table3.xml" Id="rId1" /></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table4.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{143E617D-8AD3-8B46-BCF4-3DC89D9D1E58}">
-  <dimension ref="A1:B30"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:B32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="65" customWidth="1"/>
-    <col min="2" max="2" width="120" customWidth="1"/>
+    <col width="65" customWidth="1" style="38" min="1" max="1"/>
+    <col width="120" customWidth="1" style="38" min="2" max="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="20" x14ac:dyDescent="0.2">
-[...168 lines deleted...]
-        <v>69</v>
+    <row r="1" ht="20" customHeight="1" s="38">
+      <c r="A1" s="34" t="inlineStr">
+        <is>
+          <t>ACTION 1: Generate Empty Schedule Template with Goals</t>
+        </is>
+      </c>
+      <c r="B1" s="35" t="n"/>
+    </row>
+    <row r="2" ht="40" customHeight="1" s="38">
+      <c r="A2" s="35" t="n"/>
+      <c r="B2" s="36" t="inlineStr">
+        <is>
+          <t>Action 1 generates an empty form in the 'PG' sheet — and an empty 'MinPG' sheet — with dates ranging from 'start_date' to 'end_date' as specified in the 'Start' sheet.</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="40" customHeight="1" s="38">
+      <c r="A3" s="35" t="n"/>
+      <c r="B3" s="36" t="inlineStr">
+        <is>
+          <t>In the 'PG' sheet, the user defines the target - the desired number of employees who should work on specific days and hours. The numbers in cells represent the required number of employees for each hour and day.</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="19" customHeight="1" s="38">
+      <c r="A4" s="35" t="n"/>
+      <c r="B4" s="35" t="n"/>
+    </row>
+    <row r="5" ht="40" customHeight="1" s="38">
+      <c r="A5" s="34" t="inlineStr">
+        <is>
+          <t>ACTION 2: Optimal Schedule — CP-SAT Pattern/Shift Assignment</t>
+        </is>
+      </c>
+      <c r="B5" s="35" t="n"/>
+    </row>
+    <row r="6" ht="20" customHeight="1" s="38">
+      <c r="A6" s="35" t="n"/>
+      <c r="B6" s="36" t="inlineStr">
+        <is>
+          <t>Action 2 runs a CP-SAT optimization solver that assigns each employee one work pattern and one shift offset so the combined coverage best matches your staffing target.</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="20" customHeight="1" s="38">
+      <c r="A7" s="35" t="n"/>
+      <c r="B7" s="36" t="inlineStr">
+        <is>
+          <t>The solver works as follows:</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="40" customHeight="1" s="38">
+      <c r="A8" s="35" t="n"/>
+      <c r="B8" s="36" t="inlineStr">
+        <is>
+          <t>1. For each employee it considers every allowed (Pattern, Shift) pair from the patterns you selected in the 'Patterns' sheet - or the single pair you fixed for that employee.</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="20" customHeight="1" s="38">
+      <c r="A9" s="35" t="n"/>
+      <c r="B9" s="36" t="inlineStr">
+        <is>
+          <t>2. It adds up each choice into a collective coverage grid and compares it against the target in the 'PG' sheet.</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="20" customHeight="1" s="38">
+      <c r="A10" s="35" t="n"/>
+      <c r="B10" s="36" t="inlineStr">
+        <is>
+          <t>3. It searches all combinations at once and proves the optimal assignment - minimizing under-staffing first, then over-staffing - usually within seconds (30-second time budget).</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" ht="20" customHeight="1" s="38">
+      <c r="A11" s="35" t="n"/>
+      <c r="B11" s="36" t="inlineStr">
+        <is>
+          <t>4. If you fill in the optional 'MinPG' sheet, the solver also keeps a per-cell minimum-staffing floor it will not drop below wherever that is physically possible.</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="40" customHeight="1" s="38">
+      <c r="A12" s="35" t="n"/>
+      <c r="B12" s="36" t="inlineStr">
+        <is>
+          <t>All generated schedules take into account the 'Vacation_Start' and 'Vacation_End' fields - the program will not generate any shifts during an employee's absence period.</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="60" customHeight="1" s="38">
+      <c r="A13" s="35" t="n"/>
+      <c r="B13" s="36" t="inlineStr">
+        <is>
+          <t>In the 'Employees' sheet, you can leave the 'Pattern' and 'Shift' cells empty for a specific employee - the program will then automatically select different parameters. Alternatively, you can specify that an employee should work according to a specific pattern (e.g., day shift only), which will be taken into account during the search for different possibilities.</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="19" customHeight="1" s="38">
+      <c r="A14" s="35" t="n"/>
+      <c r="B14" s="35" t="n"/>
+    </row>
+    <row r="15" ht="20" customHeight="1" s="38">
+      <c r="A15" s="34" t="inlineStr">
+        <is>
+          <t>ACTION 3: Generate Final Schedule Based on Selected Patterns</t>
+        </is>
+      </c>
+      <c r="B15" s="35" t="n"/>
+    </row>
+    <row r="16" ht="20" customHeight="1" s="38">
+      <c r="A16" s="35" t="n"/>
+      <c r="B16" s="36" t="inlineStr">
+        <is>
+          <t>Action 3 is executed after a work pattern has been selected for each employee (either manually or through Action 2).</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="20" customHeight="1" s="38">
+      <c r="A17" s="35" t="n"/>
+      <c r="B17" s="36" t="inlineStr">
+        <is>
+          <t>Based on the selected patterns, the program:</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="20" customHeight="1" s="38">
+      <c r="A18" s="35" t="n"/>
+      <c r="B18" s="36" t="inlineStr">
+        <is>
+          <t>1. Generates a collective schedule and adds it to a newly created 'PR' sheet</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="20" customHeight="1" s="38">
+      <c r="A19" s="35" t="n"/>
+      <c r="B19" s="36" t="inlineStr">
+        <is>
+          <t>2. Creates a 'PD' sheet showing the difference between the user's goal and the generated schedule</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="20" customHeight="1" s="38">
+      <c r="A20" s="35" t="n"/>
+      <c r="B20" s="36" t="inlineStr">
+        <is>
+          <t>3. Creates an 'Accounting' sheet where you can see the total hours for each employee</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="40" customHeight="1" s="38">
+      <c r="A21" s="35" t="n"/>
+      <c r="B21" s="36" t="inlineStr">
+        <is>
+          <t>4. Generates individual schedules for each employee in separate sheets, and adds functions in individual cells that help with further work on the schedule</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="19" customHeight="1" s="38">
+      <c r="A22" s="35" t="n"/>
+      <c r="B22" s="35" t="n"/>
+    </row>
+    <row r="23" ht="20" customHeight="1" s="38">
+      <c r="A23" s="34" t="inlineStr">
+        <is>
+          <t>ACTION 4: Convert Schedule to Shift List Format</t>
+        </is>
+      </c>
+      <c r="B23" s="35" t="n"/>
+    </row>
+    <row r="24" ht="20" customHeight="1" s="38">
+      <c r="A24" s="35" t="n"/>
+      <c r="B24" s="36" t="inlineStr">
+        <is>
+          <t>Action 4 converts individual employee schedules from tabular form (hours x days) to a list of shifts.</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="20" customHeight="1" s="38">
+      <c r="A25" s="35" t="n"/>
+      <c r="B25" s="36" t="inlineStr">
+        <is>
+          <t>Each shift contains: employee ID, date, start time, and end time.</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="19" customHeight="1" s="38">
+      <c r="A26" s="35" t="n"/>
+      <c r="B26" s="35" t="n"/>
+    </row>
+    <row r="27" ht="20" customHeight="1" s="38">
+      <c r="A27" s="34" t="inlineStr">
+        <is>
+          <t>Additional Information</t>
+        </is>
+      </c>
+      <c r="B27" s="35" t="n"/>
+    </row>
+    <row r="28" ht="20" customHeight="1" s="38">
+      <c r="A28" s="35" t="n"/>
+      <c r="B28" s="36" t="inlineStr">
+        <is>
+          <t>'Employees' Sheet:</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="20" customHeight="1" s="38">
+      <c r="A29" s="35" t="n"/>
+      <c r="B29" s="36" t="inlineStr">
+        <is>
+          <t>Contains the list of employees with assigned work patterns ('Pattern'), cycle shift ('Shift'), and vacation period.</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="40" customHeight="1" s="38">
+      <c r="A30" s="35" t="n"/>
+      <c r="B30" s="36" t="inlineStr">
+        <is>
+          <t>The 'Pattern' column can be left empty - then Action 2 will automatically select a pattern. If you specify a pattern number, it will be taken into account during optimization.</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>'MinPG' Sheet (optional):</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>A minimum-staffing floor with the same shape as 'PG'. Action 2 will not staff below these per-cell minimums wherever physically possible. Leave every cell at 0 for no floor.</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BACD1AD6-E45A-2344-ADC9-83927716A71F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="12.1640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="18.5" customWidth="1"/>
+    <col width="12.1640625" customWidth="1" style="38" min="1" max="1"/>
+    <col width="14" customWidth="1" style="38" min="2" max="2"/>
+    <col width="18.5" customWidth="1" style="38" min="3" max="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="19" customHeight="1" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      <c r="B2" s="26">
+    <row r="1" ht="19" customHeight="1" s="38">
+      <c r="A1" s="23" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="B1" s="24" t="inlineStr">
+        <is>
+          <t>Value</t>
+        </is>
+      </c>
+      <c r="C1" s="22" t="inlineStr">
+        <is>
+          <t>Choose patterns</t>
+        </is>
+      </c>
+      <c r="D1" s="37" t="inlineStr">
+        <is>
+          <t>Select the start and end of the period for which you want to generate the schedule.</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="19" customHeight="1" s="38">
+      <c r="A2" s="25" t="inlineStr">
+        <is>
+          <t>start_date</t>
+        </is>
+      </c>
+      <c r="B2" s="41" t="n">
         <v>45658</v>
       </c>
-      <c r="C2" s="19">
-[...11 lines deleted...]
-      <c r="B3" s="28">
+      <c r="C2" s="19" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" ht="19" customHeight="1" s="38">
+      <c r="A3" s="27" t="inlineStr">
+        <is>
+          <t>end_date</t>
+        </is>
+      </c>
+      <c r="B3" s="42" t="n">
         <v>45688</v>
       </c>
-      <c r="C3" s="19">
-[...27 lines deleted...]
-      <c r="C5" s="19">
+      <c r="C3" s="19" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" ht="19" customHeight="1" s="38">
+      <c r="A4" s="12" t="n"/>
+      <c r="B4" s="12" t="n"/>
+      <c r="C4" s="19" t="n">
+        <v>3</v>
+      </c>
+      <c r="D4" s="37" t="inlineStr">
+        <is>
+          <t>Select patterns to be included in the calculation</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="19" customHeight="1" s="38">
+      <c r="A5" s="20" t="inlineStr">
+        <is>
+          <t>Action</t>
+        </is>
+      </c>
+      <c r="B5" s="20" t="n">
+        <v>3</v>
+      </c>
+      <c r="C5" s="19" t="n">
         <v>4</v>
       </c>
-      <c r="D5" s="38"/>
-[...7 lines deleted...]
-      <c r="C6" s="19">
+    </row>
+    <row r="6" ht="19" customHeight="1" s="38">
+      <c r="A6" s="12" t="n"/>
+      <c r="B6" s="12" t="n"/>
+      <c r="C6" s="19" t="n">
         <v>5</v>
       </c>
-      <c r="D6" s="22" t="s">
-[...39 lines deleted...]
-      <c r="C9" s="19">
+      <c r="D6" s="22" t="inlineStr">
+        <is>
+          <t>Action</t>
+        </is>
+      </c>
+      <c r="E6" s="12" t="n"/>
+      <c r="F6" s="12" t="n"/>
+      <c r="G6" s="12" t="n"/>
+    </row>
+    <row r="7" ht="19" customHeight="1" s="38">
+      <c r="A7" s="12" t="n"/>
+      <c r="B7" s="12" t="n"/>
+      <c r="C7" s="19" t="n">
+        <v>6</v>
+      </c>
+      <c r="D7" s="33" t="n">
+        <v>1</v>
+      </c>
+      <c r="E7" s="12" t="inlineStr">
+        <is>
+          <t>select if you want to receive an empty form with dates on the "PG" sheet. On this sheet, select the target you are aiming for, the number of employees each day and at each hour. This action also creates an empty "MinPG" sheet for optional minimum-staffing floors.</t>
+        </is>
+      </c>
+      <c r="F7" s="21" t="n"/>
+      <c r="G7" s="12" t="n"/>
+    </row>
+    <row r="8" ht="19" customHeight="1" s="38">
+      <c r="A8" s="12" t="n"/>
+      <c r="B8" s="12" t="n"/>
+      <c r="C8" s="19" t="n">
+        <v>7</v>
+      </c>
+      <c r="D8" s="33" t="n">
+        <v>2</v>
+      </c>
+      <c r="E8" s="12" t="inlineStr">
+        <is>
+          <t>CP-SAT optimizer: assigns each employee one pattern and shift offset to best match the "PG" target - minimizing under-staffing first, then over-staffing - and proves the optimum in seconds. It also honors the optional "MinPG" minimum-staffing floor.</t>
+        </is>
+      </c>
+      <c r="F8" s="12" t="n"/>
+      <c r="G8" s="12" t="n"/>
+    </row>
+    <row r="9" ht="19" customHeight="1" s="38">
+      <c r="A9" s="12" t="n"/>
+      <c r="B9" s="12" t="n"/>
+      <c r="C9" s="19" t="n">
         <v>8</v>
       </c>
-      <c r="D9" s="33">
+      <c r="D9" s="33" t="n">
+        <v>3</v>
+      </c>
+      <c r="E9" s="12" t="inlineStr">
+        <is>
+          <t>generate the final schedule from the patterns assigned to each employee (manually or by Action 2): builds the collective schedule on a new "PR" sheet, its difference from your "PG" target on a "PD" sheet, total hours per employee on an "Accounting" sheet, and an individual schedule sheet for each employee.</t>
+        </is>
+      </c>
+      <c r="F9" s="12" t="n"/>
+      <c r="G9" s="12" t="n"/>
+    </row>
+    <row r="10" ht="19" customHeight="1" s="38">
+      <c r="A10" s="12" t="n"/>
+      <c r="B10" s="12" t="n"/>
+      <c r="C10" s="19" t="n">
+        <v>9</v>
+      </c>
+      <c r="D10" s="33" t="n">
         <v>4</v>
       </c>
-      <c r="E9" s="12" t="s">
-[...19 lines deleted...]
-      <c r="C11" s="19">
+      <c r="E10" s="12" t="inlineStr">
+        <is>
+          <t>select if you want to save the result as a list of shifts for each employee</t>
+        </is>
+      </c>
+      <c r="F10" s="12" t="n"/>
+      <c r="G10" s="12" t="n"/>
+    </row>
+    <row r="11" ht="19" customHeight="1" s="38">
+      <c r="A11" s="12" t="n"/>
+      <c r="B11" s="12" t="n"/>
+      <c r="C11" s="19" t="n">
         <v>10</v>
       </c>
-      <c r="D11" s="33">
-[...6 lines deleted...]
-      <c r="G11" s="12"/>
+      <c r="D11" s="33" t="n"/>
+      <c r="E11" s="12" t="n"/>
+      <c r="F11" s="12" t="n"/>
+      <c r="G11" s="12" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:G3"/>
     <mergeCell ref="D4:G5"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B5" xr:uid="{00000000-0002-0000-0200-000000000000}">
-      <formula1>$D$7:$D$9</formula1>
+    <dataValidation sqref="B5" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" type="list">
+      <formula1>$D$7:$D$10</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="D7" location="Instructions!A1" display="Instructions!A1" xr:uid="{D26C7C4B-A9CE-D24D-A293-2CF426661530}"/>
-[...2 lines deleted...]
-    <hyperlink ref="D11" location="Instructions!A5" display="Instructions!A5" xr:uid="{626113F0-2A81-984B-86F4-0EDFA7F94459}"/>
+    <hyperlink ref="D7" location="Instructions!A1"/>
+    <hyperlink ref="D8" location="Instructions!A5"/>
+    <hyperlink ref="D9" location="Instructions!A15"/>
+    <hyperlink ref="D10" location="Instructions!A23"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
-    <tablePart r:id="rId1"/>
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
   <dimension ref="A1:AO15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="D56" sqref="D56"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" spans="1:41" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="M1" s="39">
+    <row r="1">
+      <c r="A1" s="39" t="n">
+        <v>1</v>
+      </c>
+      <c r="D1" s="40" t="n"/>
+      <c r="E1" s="39" t="n">
+        <v>2</v>
+      </c>
+      <c r="H1" s="40" t="n"/>
+      <c r="I1" s="39" t="n">
+        <v>3</v>
+      </c>
+      <c r="L1" s="40" t="n"/>
+      <c r="M1" s="39" t="n">
         <v>4</v>
       </c>
-      <c r="N1" s="38"/>
-[...2 lines deleted...]
-      <c r="Q1" s="39">
+      <c r="P1" s="40" t="n"/>
+      <c r="Q1" s="39" t="n">
         <v>5</v>
       </c>
-      <c r="R1" s="38"/>
-[...14 lines deleted...]
-      <c r="AC1" s="39">
+      <c r="T1" s="40" t="n"/>
+      <c r="U1" s="39" t="n">
+        <v>6</v>
+      </c>
+      <c r="X1" s="40" t="n"/>
+      <c r="Y1" s="39" t="n">
+        <v>7</v>
+      </c>
+      <c r="AB1" s="40" t="n"/>
+      <c r="AC1" s="39" t="n">
         <v>8</v>
       </c>
-      <c r="AD1" s="38"/>
-[...2 lines deleted...]
-      <c r="AG1" s="39">
+      <c r="AF1" s="40" t="n"/>
+      <c r="AG1" s="39" t="n">
         <v>9</v>
       </c>
-      <c r="AH1" s="38"/>
-[...2 lines deleted...]
-      <c r="AK1" s="39">
+      <c r="AJ1" s="40" t="n"/>
+      <c r="AK1" s="39" t="n">
         <v>10</v>
       </c>
-      <c r="AL1" s="38"/>
-[...126 lines deleted...]
-      <c r="A3" s="4">
+      <c r="AN1" s="40" t="n"/>
+    </row>
+    <row r="2">
+      <c r="A2" s="9" t="inlineStr">
+        <is>
+          <t>work_days</t>
+        </is>
+      </c>
+      <c r="B2" s="8" t="inlineStr">
+        <is>
+          <t>break_days</t>
+        </is>
+      </c>
+      <c r="C2" s="8" t="inlineStr">
+        <is>
+          <t>start_hour</t>
+        </is>
+      </c>
+      <c r="D2" s="10" t="inlineStr">
+        <is>
+          <t>end_hour</t>
+        </is>
+      </c>
+      <c r="E2" s="9" t="inlineStr">
+        <is>
+          <t>work_days</t>
+        </is>
+      </c>
+      <c r="F2" s="8" t="inlineStr">
+        <is>
+          <t>break_days</t>
+        </is>
+      </c>
+      <c r="G2" s="8" t="inlineStr">
+        <is>
+          <t>start_hour</t>
+        </is>
+      </c>
+      <c r="H2" s="10" t="inlineStr">
+        <is>
+          <t>end_hour</t>
+        </is>
+      </c>
+      <c r="I2" s="9" t="inlineStr">
+        <is>
+          <t>work_days</t>
+        </is>
+      </c>
+      <c r="J2" s="8" t="inlineStr">
+        <is>
+          <t>break_days</t>
+        </is>
+      </c>
+      <c r="K2" s="8" t="inlineStr">
+        <is>
+          <t>start_hour</t>
+        </is>
+      </c>
+      <c r="L2" s="10" t="inlineStr">
+        <is>
+          <t>end_hour</t>
+        </is>
+      </c>
+      <c r="M2" s="9" t="inlineStr">
+        <is>
+          <t>work_days</t>
+        </is>
+      </c>
+      <c r="N2" s="8" t="inlineStr">
+        <is>
+          <t>break_days</t>
+        </is>
+      </c>
+      <c r="O2" s="8" t="inlineStr">
+        <is>
+          <t>start_hour</t>
+        </is>
+      </c>
+      <c r="P2" s="10" t="inlineStr">
+        <is>
+          <t>end_hour</t>
+        </is>
+      </c>
+      <c r="Q2" s="9" t="inlineStr">
+        <is>
+          <t>work_days</t>
+        </is>
+      </c>
+      <c r="R2" s="8" t="inlineStr">
+        <is>
+          <t>break_days</t>
+        </is>
+      </c>
+      <c r="S2" s="8" t="inlineStr">
+        <is>
+          <t>start_hour</t>
+        </is>
+      </c>
+      <c r="T2" s="10" t="inlineStr">
+        <is>
+          <t>end_hour</t>
+        </is>
+      </c>
+      <c r="U2" s="9" t="inlineStr">
+        <is>
+          <t>work_days</t>
+        </is>
+      </c>
+      <c r="V2" s="8" t="inlineStr">
+        <is>
+          <t>break_days</t>
+        </is>
+      </c>
+      <c r="W2" s="8" t="inlineStr">
+        <is>
+          <t>start_hour</t>
+        </is>
+      </c>
+      <c r="X2" s="10" t="inlineStr">
+        <is>
+          <t>end_hour</t>
+        </is>
+      </c>
+      <c r="Y2" s="9" t="inlineStr">
+        <is>
+          <t>work_days</t>
+        </is>
+      </c>
+      <c r="Z2" s="8" t="inlineStr">
+        <is>
+          <t>break_days</t>
+        </is>
+      </c>
+      <c r="AA2" s="8" t="inlineStr">
+        <is>
+          <t>start_hour</t>
+        </is>
+      </c>
+      <c r="AB2" s="10" t="inlineStr">
+        <is>
+          <t>end_hour</t>
+        </is>
+      </c>
+      <c r="AC2" s="9" t="inlineStr">
+        <is>
+          <t>work_days</t>
+        </is>
+      </c>
+      <c r="AD2" s="8" t="inlineStr">
+        <is>
+          <t>break_days</t>
+        </is>
+      </c>
+      <c r="AE2" s="8" t="inlineStr">
+        <is>
+          <t>start_hour</t>
+        </is>
+      </c>
+      <c r="AF2" s="10" t="inlineStr">
+        <is>
+          <t>end_hour</t>
+        </is>
+      </c>
+      <c r="AG2" s="9" t="inlineStr">
+        <is>
+          <t>work_days</t>
+        </is>
+      </c>
+      <c r="AH2" s="8" t="inlineStr">
+        <is>
+          <t>break_days</t>
+        </is>
+      </c>
+      <c r="AI2" s="8" t="inlineStr">
+        <is>
+          <t>start_hour</t>
+        </is>
+      </c>
+      <c r="AJ2" s="10" t="inlineStr">
+        <is>
+          <t>end_hour</t>
+        </is>
+      </c>
+      <c r="AK2" s="9" t="inlineStr">
+        <is>
+          <t>work_days</t>
+        </is>
+      </c>
+      <c r="AL2" s="8" t="inlineStr">
+        <is>
+          <t>break_days</t>
+        </is>
+      </c>
+      <c r="AM2" s="8" t="inlineStr">
+        <is>
+          <t>start_hour</t>
+        </is>
+      </c>
+      <c r="AN2" s="10" t="inlineStr">
+        <is>
+          <t>end_hour</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="4" t="n">
         <v>5</v>
       </c>
-      <c r="B3" s="2">
-[...5 lines deleted...]
-      <c r="D3" s="5">
+      <c r="B3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="C3" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="D3" s="5" t="n">
         <v>14</v>
       </c>
-      <c r="E3" s="4">
+      <c r="E3" s="4" t="n">
         <v>5</v>
       </c>
-      <c r="F3" s="2">
-[...5 lines deleted...]
-      <c r="H3" s="5">
+      <c r="F3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="G3" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="H3" s="5" t="n">
         <v>14</v>
       </c>
-      <c r="I3" s="4">
+      <c r="I3" s="4" t="n">
         <v>5</v>
       </c>
-      <c r="J3" s="2">
-[...5 lines deleted...]
-      <c r="L3" s="5">
+      <c r="J3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="K3" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="L3" s="5" t="n">
         <v>14</v>
       </c>
-      <c r="M3" s="4">
-[...5 lines deleted...]
-      <c r="O3" s="2">
+      <c r="M3" s="4" t="n">
+        <v>7</v>
+      </c>
+      <c r="N3" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="O3" s="2" t="n">
         <v>22</v>
       </c>
-      <c r="P3" s="5">
-[...2 lines deleted...]
-      <c r="Q3" s="4">
+      <c r="P3" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="Q3" s="4" t="n">
         <v>5</v>
       </c>
-      <c r="R3" s="2">
-[...5 lines deleted...]
-      <c r="T3" s="5">
+      <c r="R3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="S3" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="T3" s="5" t="n">
         <v>14</v>
       </c>
-      <c r="U3" s="4">
+      <c r="U3" s="4" t="n">
         <v>5</v>
       </c>
-      <c r="V3" s="2">
-[...2 lines deleted...]
-      <c r="W3" s="2">
+      <c r="V3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="W3" s="2" t="n">
         <v>14</v>
       </c>
-      <c r="X3" s="5">
+      <c r="X3" s="5" t="n">
         <v>22</v>
       </c>
-      <c r="Y3" s="4">
+      <c r="Y3" s="4" t="n">
         <v>5</v>
       </c>
-      <c r="Z3" s="2">
-[...2 lines deleted...]
-      <c r="AA3" s="2">
+      <c r="Z3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA3" s="2" t="n">
         <v>22</v>
       </c>
-      <c r="AB3" s="5">
-[...11 lines deleted...]
-      <c r="AF3" s="5">
+      <c r="AB3" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="AC3" s="4" t="n">
+        <v>6</v>
+      </c>
+      <c r="AD3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AE3" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="AF3" s="5" t="n">
         <v>14</v>
       </c>
-      <c r="AG3" s="4">
-[...5 lines deleted...]
-      <c r="AI3" s="2">
+      <c r="AG3" s="4" t="n">
+        <v>6</v>
+      </c>
+      <c r="AH3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AI3" s="2" t="n">
         <v>14</v>
       </c>
-      <c r="AJ3" s="5">
+      <c r="AJ3" s="5" t="n">
         <v>22</v>
       </c>
-      <c r="AK3" s="4">
-[...5 lines deleted...]
-      <c r="AM3" s="2">
+      <c r="AK3" s="4" t="n">
+        <v>6</v>
+      </c>
+      <c r="AL3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AM3" s="2" t="n">
         <v>22</v>
       </c>
-      <c r="AN3" s="5">
-[...8 lines deleted...]
-      <c r="E4" s="4">
+      <c r="AN3" s="5" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="4" t="n"/>
+      <c r="B4" s="2" t="n"/>
+      <c r="C4" s="2" t="n"/>
+      <c r="D4" s="5" t="n"/>
+      <c r="E4" s="4" t="n">
         <v>5</v>
       </c>
-      <c r="F4" s="2">
-[...2 lines deleted...]
-      <c r="G4" s="2">
+      <c r="F4" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="G4" s="2" t="n">
         <v>14</v>
       </c>
-      <c r="H4" s="5">
+      <c r="H4" s="5" t="n">
         <v>22</v>
       </c>
-      <c r="I4" s="4">
+      <c r="I4" s="4" t="n">
         <v>5</v>
       </c>
-      <c r="J4" s="2">
-[...2 lines deleted...]
-      <c r="K4" s="2">
+      <c r="J4" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="K4" s="2" t="n">
         <v>14</v>
       </c>
-      <c r="L4" s="5">
+      <c r="L4" s="5" t="n">
         <v>22</v>
       </c>
-      <c r="M4" s="4">
-[...2 lines deleted...]
-      <c r="N4" s="2">
+      <c r="M4" s="4" t="n">
+        <v>6</v>
+      </c>
+      <c r="N4" s="2" t="n">
         <v>4</v>
       </c>
-      <c r="O4" s="2">
+      <c r="O4" s="2" t="n">
         <v>22</v>
       </c>
-      <c r="P4" s="5">
-[...10 lines deleted...]
-      <c r="AC4" s="4">
+      <c r="P4" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="Q4" s="4" t="n"/>
+      <c r="R4" s="2" t="n"/>
+      <c r="S4" s="2" t="n"/>
+      <c r="T4" s="5" t="n"/>
+      <c r="U4" s="6" t="n"/>
+      <c r="X4" s="40" t="n"/>
+      <c r="Y4" s="6" t="n"/>
+      <c r="AB4" s="40" t="n"/>
+      <c r="AC4" s="4" t="n">
         <v>4</v>
       </c>
-      <c r="AD4" s="2">
-[...5 lines deleted...]
-      <c r="AF4" s="5">
+      <c r="AD4" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AE4" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="AF4" s="5" t="n">
         <v>14</v>
       </c>
-      <c r="AG4" s="4">
+      <c r="AG4" s="4" t="n">
         <v>4</v>
       </c>
-      <c r="AH4" s="2">
-[...2 lines deleted...]
-      <c r="AI4" s="2">
+      <c r="AH4" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AI4" s="2" t="n">
         <v>14</v>
       </c>
-      <c r="AJ4" s="5">
+      <c r="AJ4" s="5" t="n">
         <v>22</v>
       </c>
-      <c r="AK4" s="4">
+      <c r="AK4" s="4" t="n">
         <v>4</v>
       </c>
-      <c r="AL4" s="2">
-[...2 lines deleted...]
-      <c r="AM4" s="2">
+      <c r="AL4" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AM4" s="2" t="n">
         <v>22</v>
       </c>
-      <c r="AN4" s="5">
-[...9 lines deleted...]
-      <c r="E5" s="4">
+      <c r="AN4" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="AO4" s="2" t="n"/>
+    </row>
+    <row r="5">
+      <c r="A5" s="4" t="n"/>
+      <c r="B5" s="2" t="n"/>
+      <c r="C5" s="2" t="n"/>
+      <c r="D5" s="5" t="n"/>
+      <c r="E5" s="4" t="n">
         <v>5</v>
       </c>
-      <c r="F5" s="2">
-[...2 lines deleted...]
-      <c r="G5" s="2">
+      <c r="F5" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="G5" s="2" t="n">
         <v>22</v>
       </c>
-      <c r="H5" s="5">
-[...2 lines deleted...]
-      <c r="I5" s="4">
+      <c r="H5" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="I5" s="4" t="n">
         <v>5</v>
       </c>
-      <c r="J5" s="2">
-[...5 lines deleted...]
-      <c r="L5" s="5">
+      <c r="J5" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="K5" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="L5" s="5" t="n">
         <v>14</v>
       </c>
-      <c r="M5" s="4">
+      <c r="M5" s="4" t="n">
         <v>5</v>
       </c>
-      <c r="N5" s="2">
-[...2 lines deleted...]
-      <c r="O5" s="2">
+      <c r="N5" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="O5" s="2" t="n">
         <v>22</v>
       </c>
-      <c r="P5" s="5">
-[...27 lines deleted...]
-      <c r="AN5" s="5">
+      <c r="P5" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="Q5" s="4" t="n"/>
+      <c r="R5" s="2" t="n"/>
+      <c r="S5" s="2" t="n"/>
+      <c r="T5" s="5" t="n"/>
+      <c r="U5" s="6" t="n"/>
+      <c r="X5" s="40" t="n"/>
+      <c r="Y5" s="6" t="n"/>
+      <c r="AB5" s="40" t="n"/>
+      <c r="AC5" s="4" t="n"/>
+      <c r="AD5" s="2" t="n"/>
+      <c r="AE5" s="2" t="n"/>
+      <c r="AF5" s="5" t="n"/>
+      <c r="AG5" s="4" t="n"/>
+      <c r="AH5" s="2" t="n"/>
+      <c r="AI5" s="2" t="n"/>
+      <c r="AJ5" s="5" t="n"/>
+      <c r="AK5" s="4" t="n">
+        <v>2</v>
+      </c>
+      <c r="AL5" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AM5" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="AN5" s="5" t="n">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:41" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="AN6" s="5">
+    <row r="6">
+      <c r="A6" s="6" t="n"/>
+      <c r="D6" s="40" t="n"/>
+      <c r="E6" s="6" t="n"/>
+      <c r="H6" s="40" t="n"/>
+      <c r="I6" s="6" t="n"/>
+      <c r="L6" s="40" t="n"/>
+      <c r="M6" s="6" t="n"/>
+      <c r="P6" s="40" t="n"/>
+      <c r="Q6" s="6" t="n"/>
+      <c r="T6" s="40" t="n"/>
+      <c r="U6" s="6" t="n"/>
+      <c r="X6" s="40" t="n"/>
+      <c r="Y6" s="6" t="n"/>
+      <c r="AB6" s="40" t="n"/>
+      <c r="AC6" s="6" t="n"/>
+      <c r="AF6" s="40" t="n"/>
+      <c r="AG6" s="6" t="n"/>
+      <c r="AJ6" s="40" t="n"/>
+      <c r="AK6" s="4" t="n">
+        <v>3</v>
+      </c>
+      <c r="AL6" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AM6" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="AN6" s="5" t="n">
         <v>14</v>
       </c>
     </row>
-    <row r="7" spans="1:41" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="AK7" s="4">
+    <row r="7">
+      <c r="A7" s="6" t="n"/>
+      <c r="D7" s="40" t="n"/>
+      <c r="E7" s="6" t="n"/>
+      <c r="H7" s="40" t="n"/>
+      <c r="I7" s="6" t="n"/>
+      <c r="L7" s="40" t="n"/>
+      <c r="M7" s="6" t="n"/>
+      <c r="P7" s="40" t="n"/>
+      <c r="Q7" s="6" t="n"/>
+      <c r="T7" s="40" t="n"/>
+      <c r="U7" s="6" t="n"/>
+      <c r="X7" s="40" t="n"/>
+      <c r="Y7" s="6" t="n"/>
+      <c r="AB7" s="40" t="n"/>
+      <c r="AC7" s="6" t="n"/>
+      <c r="AF7" s="40" t="n"/>
+      <c r="AG7" s="6" t="n"/>
+      <c r="AJ7" s="40" t="n"/>
+      <c r="AK7" s="4" t="n">
         <v>4</v>
       </c>
-      <c r="AL7" s="2">
-[...2 lines deleted...]
-      <c r="AM7" s="2">
+      <c r="AL7" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AM7" s="2" t="n">
         <v>14</v>
       </c>
-      <c r="AN7" s="5">
+      <c r="AN7" s="5" t="n">
         <v>22</v>
       </c>
     </row>
-    <row r="8" spans="1:41" x14ac:dyDescent="0.2">
-[...110 lines deleted...]
-      <c r="D13" s="2">
+    <row r="8">
+      <c r="A8" s="6" t="n"/>
+      <c r="D8" s="40" t="n"/>
+      <c r="E8" s="6" t="n"/>
+      <c r="H8" s="40" t="n"/>
+      <c r="I8" s="6" t="n"/>
+      <c r="L8" s="40" t="n"/>
+      <c r="M8" s="6" t="n"/>
+      <c r="P8" s="40" t="n"/>
+      <c r="Q8" s="6" t="n"/>
+      <c r="T8" s="40" t="n"/>
+      <c r="U8" s="6" t="n"/>
+      <c r="X8" s="40" t="n"/>
+      <c r="Y8" s="6" t="n"/>
+      <c r="AB8" s="40" t="n"/>
+      <c r="AC8" s="6" t="n"/>
+      <c r="AF8" s="40" t="n"/>
+      <c r="AG8" s="6" t="n"/>
+      <c r="AJ8" s="40" t="n"/>
+      <c r="AK8" s="6" t="n"/>
+      <c r="AN8" s="40" t="n"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="6" t="n"/>
+      <c r="D9" s="40" t="n"/>
+      <c r="E9" s="6" t="n"/>
+      <c r="H9" s="40" t="n"/>
+      <c r="I9" s="6" t="n"/>
+      <c r="L9" s="40" t="n"/>
+      <c r="M9" s="6" t="n"/>
+      <c r="P9" s="40" t="n"/>
+      <c r="Q9" s="6" t="n"/>
+      <c r="T9" s="40" t="n"/>
+      <c r="U9" s="6" t="n"/>
+      <c r="X9" s="40" t="n"/>
+      <c r="Y9" s="6" t="n"/>
+      <c r="AB9" s="40" t="n"/>
+      <c r="AC9" s="6" t="n"/>
+      <c r="AF9" s="40" t="n"/>
+      <c r="AG9" s="6" t="n"/>
+      <c r="AJ9" s="40" t="n"/>
+      <c r="AK9" s="6" t="n"/>
+      <c r="AN9" s="40" t="n"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="6" t="n"/>
+      <c r="D10" s="40" t="n"/>
+      <c r="E10" s="6" t="n"/>
+      <c r="H10" s="40" t="n"/>
+      <c r="I10" s="6" t="n"/>
+      <c r="L10" s="40" t="n"/>
+      <c r="M10" s="6" t="n"/>
+      <c r="P10" s="40" t="n"/>
+      <c r="Q10" s="6" t="n"/>
+      <c r="T10" s="40" t="n"/>
+      <c r="U10" s="6" t="n"/>
+      <c r="X10" s="40" t="n"/>
+      <c r="Y10" s="6" t="n"/>
+      <c r="AB10" s="40" t="n"/>
+      <c r="AC10" s="6" t="n"/>
+      <c r="AF10" s="40" t="n"/>
+      <c r="AG10" s="6" t="n"/>
+      <c r="AJ10" s="40" t="n"/>
+      <c r="AK10" s="6" t="n"/>
+      <c r="AN10" s="40" t="n"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="11" t="inlineStr">
+        <is>
+          <t>Explanation:</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1" s="38">
+      <c r="A12" s="9" t="inlineStr">
+        <is>
+          <t>work_days</t>
+        </is>
+      </c>
+      <c r="B12" s="8" t="inlineStr">
+        <is>
+          <t>break_days</t>
+        </is>
+      </c>
+      <c r="C12" s="8" t="inlineStr">
+        <is>
+          <t>start_hour</t>
+        </is>
+      </c>
+      <c r="D12" s="8" t="inlineStr">
+        <is>
+          <t>end_hour</t>
+        </is>
+      </c>
+      <c r="E12" s="37" t="inlineStr">
+        <is>
+          <t>This pattern means that the employee works 7 days from 6 to 14, 3 days off, then works 6 days, 4 days off, then 5 days, 2 days off. You can modify existing patterns, as well as add an unlimited number of new patterns, while maintaining the current structure.</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1" s="38">
+      <c r="A13" s="4" t="n">
+        <v>7</v>
+      </c>
+      <c r="B13" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="C13" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="D13" s="2" t="n">
         <v>14</v>
       </c>
-      <c r="E13" s="38"/>
-[...18 lines deleted...]
-      <c r="B14" s="2">
+    </row>
+    <row r="14" ht="15" customHeight="1" s="38">
+      <c r="A14" s="4" t="n">
+        <v>6</v>
+      </c>
+      <c r="B14" s="2" t="n">
         <v>4</v>
       </c>
-      <c r="C14" s="2">
+      <c r="C14" s="2" t="n">
         <v>14</v>
       </c>
-      <c r="D14" s="2">
+      <c r="D14" s="2" t="n">
         <v>22</v>
       </c>
-      <c r="E14" s="38"/>
-[...15 lines deleted...]
-      <c r="A15" s="4">
+    </row>
+    <row r="15" ht="15" customHeight="1" s="38">
+      <c r="A15" s="4" t="n">
         <v>5</v>
       </c>
-      <c r="B15" s="2">
-[...2 lines deleted...]
-      <c r="C15" s="2">
+      <c r="B15" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="C15" s="2" t="n">
         <v>22</v>
       </c>
-      <c r="D15" s="2">
-[...15 lines deleted...]
-      <c r="R15" s="38"/>
+      <c r="D15" s="2" t="n">
+        <v>6</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="U1:X1"/>
     <mergeCell ref="AG1:AJ1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="M1:P1"/>
     <mergeCell ref="E12:R15"/>
     <mergeCell ref="Q1:T1"/>
     <mergeCell ref="E1:H1"/>
     <mergeCell ref="AK1:AN1"/>
     <mergeCell ref="AC1:AF1"/>
     <mergeCell ref="Y1:AB1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView zoomScale="125" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="12.83203125" customWidth="1"/>
-    <col min="4" max="5" width="16" customWidth="1"/>
+    <col width="12.83203125" customWidth="1" style="38" min="1" max="1"/>
+    <col width="16" customWidth="1" style="38" min="4" max="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E1" s="1" t="s">
+    <row r="1">
+      <c r="A1" s="8" t="inlineStr">
+        <is>
+          <t>EmployeeID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Pattern</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Shift</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Vacation_Start</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Vacation_End</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="19" customHeight="1" s="38">
+      <c r="A2" s="13" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Employee_1</t>
+        </is>
+      </c>
+      <c r="C2" s="14" t="n">
+        <v>1</v>
+      </c>
+      <c r="D2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E2" s="3" t="n"/>
+      <c r="F2" s="3" t="n"/>
+      <c r="H2" s="12" t="inlineStr">
+        <is>
+          <t>In the "Pattern" column, select the pattern number from the "Patterns" sheet that each employee will work under.</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="19" customHeight="1" s="38">
+      <c r="A3" s="13" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Employee_2</t>
+        </is>
+      </c>
+      <c r="C3" s="14" t="n">
+        <v>8</v>
+      </c>
+      <c r="D3" s="14" t="n">
+        <v>12</v>
+      </c>
+      <c r="E3" s="3" t="n">
+        <v>45662</v>
+      </c>
+      <c r="F3" s="3" t="n">
+        <v>45669</v>
+      </c>
+      <c r="H3" s="12" t="n"/>
+    </row>
+    <row r="4" ht="19" customHeight="1" s="38">
+      <c r="A4" s="13" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Employee_3</t>
+        </is>
+      </c>
+      <c r="C4" s="14" t="n">
+        <v>2</v>
+      </c>
+      <c r="D4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E4" s="3" t="n"/>
+      <c r="F4" s="3" t="n"/>
+      <c r="H4" s="12" t="inlineStr">
+        <is>
+          <t>Each pattern defines a repeating cycle. The "Shift" column allows you to shift this cycle by a specified number of days.</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="19" customHeight="1" s="38">
+      <c r="A5" s="13" t="n">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Employee_4</t>
+        </is>
+      </c>
+      <c r="C5" s="14" t="n">
+        <v>2</v>
+      </c>
+      <c r="D5" s="14" t="n">
         <v>5</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="B3" t="s">
+      <c r="E5" s="3" t="n"/>
+      <c r="F5" s="3" t="n"/>
+      <c r="H5" s="12" t="n"/>
+    </row>
+    <row r="6" ht="19" customHeight="1" s="38">
+      <c r="A6" s="13" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Employee_5</t>
+        </is>
+      </c>
+      <c r="C6" s="14" t="n">
+        <v>6</v>
+      </c>
+      <c r="D6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E6" s="3" t="n"/>
+      <c r="F6" s="3" t="n"/>
+      <c r="H6" s="12" t="inlineStr">
+        <is>
+          <t>Using the "Vacation Start" and "Vacation_End" columns, you can specify the period when the employee is not at work, which will be taken into account when generating the schedule.</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="19" customHeight="1" s="38">
+      <c r="A7" s="13" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Employee_6</t>
+        </is>
+      </c>
+      <c r="C7" s="14" t="n">
+        <v>6</v>
+      </c>
+      <c r="D7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E7" s="3" t="n"/>
+      <c r="F7" s="3" t="n"/>
+      <c r="H7" s="12" t="n"/>
+    </row>
+    <row r="8" ht="19" customHeight="1" s="38">
+      <c r="A8" s="13" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Employee_7</t>
+        </is>
+      </c>
+      <c r="C8" s="14" t="n">
+        <v>6</v>
+      </c>
+      <c r="D8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E8" s="3" t="n"/>
+      <c r="F8" s="3" t="n"/>
+      <c r="H8" s="12" t="inlineStr">
+        <is>
+          <t>You can add or remove employees from the table in any way you like, for example, generate a schedule for 500 people.</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="13" t="n">
         <v>8</v>
       </c>
-      <c r="C3" s="14">
-[...17 lines deleted...]
-      <c r="B4" t="s">
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Employee_8</t>
+        </is>
+      </c>
+      <c r="C9" s="14" t="n">
+        <v>6</v>
+      </c>
+      <c r="D9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E9" s="3" t="n"/>
+      <c r="F9" s="3" t="n"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="13" t="n">
         <v>9</v>
       </c>
-      <c r="C4" s="14">
-[...7 lines deleted...]
-      <c r="H4" s="12" t="s">
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Employee_9</t>
+        </is>
+      </c>
+      <c r="C10" s="14" t="n">
+        <v>6</v>
+      </c>
+      <c r="D10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E10" s="3" t="n"/>
+      <c r="F10" s="3" t="n"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="13" t="n">
         <v>10</v>
       </c>
-    </row>
-[...118 lines deleted...]
-      <c r="F11" s="3"/>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Employee_10</t>
+        </is>
+      </c>
+      <c r="C11" s="14" t="n">
+        <v>6</v>
+      </c>
+      <c r="D11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E11" s="3" t="n"/>
+      <c r="F11" s="3" t="n"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
-    <tablePart r:id="rId1"/>
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
   <dimension ref="A1:AF25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="32" width="12" customWidth="1"/>
+    <col width="12" customWidth="1" style="38" min="1" max="32"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" x14ac:dyDescent="0.2">
-[...490 lines deleted...]
-      <c r="A6" s="16">
+    <row r="1">
+      <c r="A1" s="15" t="inlineStr">
+        <is>
+          <t>Hour</t>
+        </is>
+      </c>
+      <c r="B1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-01</t>
+        </is>
+      </c>
+      <c r="C1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-02</t>
+        </is>
+      </c>
+      <c r="D1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-03</t>
+        </is>
+      </c>
+      <c r="E1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-04</t>
+        </is>
+      </c>
+      <c r="F1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-05</t>
+        </is>
+      </c>
+      <c r="G1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-06</t>
+        </is>
+      </c>
+      <c r="H1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-07</t>
+        </is>
+      </c>
+      <c r="I1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-08</t>
+        </is>
+      </c>
+      <c r="J1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-09</t>
+        </is>
+      </c>
+      <c r="K1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-10</t>
+        </is>
+      </c>
+      <c r="L1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-11</t>
+        </is>
+      </c>
+      <c r="M1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-12</t>
+        </is>
+      </c>
+      <c r="N1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-13</t>
+        </is>
+      </c>
+      <c r="O1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-14</t>
+        </is>
+      </c>
+      <c r="P1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-15</t>
+        </is>
+      </c>
+      <c r="Q1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-16</t>
+        </is>
+      </c>
+      <c r="R1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-17</t>
+        </is>
+      </c>
+      <c r="S1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-18</t>
+        </is>
+      </c>
+      <c r="T1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-19</t>
+        </is>
+      </c>
+      <c r="U1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-20</t>
+        </is>
+      </c>
+      <c r="V1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-21</t>
+        </is>
+      </c>
+      <c r="W1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-22</t>
+        </is>
+      </c>
+      <c r="X1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-23</t>
+        </is>
+      </c>
+      <c r="Y1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-24</t>
+        </is>
+      </c>
+      <c r="Z1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-25</t>
+        </is>
+      </c>
+      <c r="AA1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-26</t>
+        </is>
+      </c>
+      <c r="AB1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-27</t>
+        </is>
+      </c>
+      <c r="AC1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="AD1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-29</t>
+        </is>
+      </c>
+      <c r="AE1" s="43" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="AF1" s="44" t="inlineStr">
+        <is>
+          <t>2025-01-31</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="16" t="n">
+        <v>0</v>
+      </c>
+      <c r="B2" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="C2" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="D2" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="E2" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="F2" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="G2" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H2" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I2" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="J2" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="K2" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="L2" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="O2" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="P2" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q2" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="R2" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="S2" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="T2" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="U2" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="V2" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="W2" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="X2" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="Y2" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="Z2" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="AA2" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB2" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC2" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD2" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE2" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF2" s="30" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="16" t="n">
+        <v>1</v>
+      </c>
+      <c r="B3" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="C3" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="D3" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="E3" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="F3" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="G3" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="H3" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="I3" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="J3" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="K3" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="L3" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="O3" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="P3" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="R3" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="S3" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="T3" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="U3" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="V3" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="W3" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="X3" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="Y3" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="Z3" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="AA3" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB3" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC3" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD3" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE3" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF3" s="32" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="16" t="n">
+        <v>2</v>
+      </c>
+      <c r="B4" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="C4" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="D4" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="E4" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="F4" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="G4" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H4" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I4" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="J4" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="K4" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="L4" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="O4" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="P4" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="R4" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="S4" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="T4" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="U4" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="V4" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="W4" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="X4" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="Y4" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="Z4" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="AA4" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB4" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC4" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD4" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE4" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF4" s="30" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="16" t="n">
+        <v>3</v>
+      </c>
+      <c r="B5" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="C5" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="D5" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="E5" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="F5" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="G5" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="H5" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="I5" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="J5" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="K5" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="L5" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="O5" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="P5" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="R5" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="S5" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="T5" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="U5" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="V5" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="W5" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="X5" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="Y5" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="Z5" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="AA5" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC5" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD5" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE5" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="32" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="16" t="n">
         <v>4</v>
       </c>
-      <c r="B6" s="29">
-[...94 lines deleted...]
-      <c r="A7" s="16">
+      <c r="B6" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="C6" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="D6" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="E6" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="F6" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="G6" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H6" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I6" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="J6" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="K6" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="L6" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="O6" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="P6" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="R6" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="S6" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="T6" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="U6" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="V6" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="W6" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="X6" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="Y6" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="Z6" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="AA6" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB6" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC6" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD6" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF6" s="30" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="16" t="n">
         <v>5</v>
       </c>
-      <c r="B7" s="31">
-[...290 lines deleted...]
-      <c r="A10" s="16">
+      <c r="B7" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="C7" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="D7" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="E7" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="F7" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="G7" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="H7" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="I7" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="J7" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="K7" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="L7" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="O7" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="P7" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="R7" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="S7" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="T7" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="U7" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="V7" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="W7" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="X7" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="Y7" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="Z7" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="AA7" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC7" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD7" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF7" s="32" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="16" t="n">
+        <v>6</v>
+      </c>
+      <c r="B8" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="C8" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="D8" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="E8" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="F8" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="G8" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="H8" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="I8" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="J8" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="K8" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="L8" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="M8" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="N8" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="O8" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="P8" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q8" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="R8" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="S8" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="T8" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="U8" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="V8" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="W8" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="X8" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="Y8" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="Z8" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA8" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="AB8" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="AC8" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD8" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="AE8" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="AF8" s="30" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="16" t="n">
+        <v>7</v>
+      </c>
+      <c r="B9" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="C9" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="D9" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="E9" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="F9" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="G9" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="H9" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="I9" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="J9" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="K9" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="L9" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="M9" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="N9" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="O9" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="P9" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q9" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="R9" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="S9" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="T9" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="U9" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="V9" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="W9" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="X9" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="Y9" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="Z9" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA9" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="AB9" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="AC9" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD9" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="AE9" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="AF9" s="32" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="16" t="n">
         <v>8</v>
       </c>
-      <c r="B10" s="29">
-[...94 lines deleted...]
-      <c r="A11" s="16">
+      <c r="B10" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="C10" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="D10" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="E10" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="F10" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="G10" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="H10" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="I10" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="J10" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="K10" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="L10" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="M10" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="N10" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="O10" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="P10" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q10" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="R10" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="S10" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="T10" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="U10" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="V10" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="W10" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="X10" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="Y10" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="Z10" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA10" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="AB10" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="AC10" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD10" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="AE10" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="AF10" s="30" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="16" t="n">
         <v>9</v>
       </c>
-      <c r="B11" s="31">
-[...94 lines deleted...]
-      <c r="A12" s="16">
+      <c r="B11" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="C11" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="D11" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="E11" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="F11" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="G11" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="H11" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="I11" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="J11" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="K11" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="L11" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="M11" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="N11" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="O11" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="P11" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q11" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="R11" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="S11" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="T11" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="U11" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="V11" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="W11" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="X11" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="Y11" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="Z11" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA11" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="AB11" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="AC11" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD11" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="AE11" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="AF11" s="32" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="16" t="n">
         <v>10</v>
       </c>
-      <c r="B12" s="29">
-[...94 lines deleted...]
-      <c r="A13" s="16">
+      <c r="B12" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="C12" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="D12" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="E12" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="F12" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="G12" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="H12" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="I12" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="J12" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="K12" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="L12" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="M12" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="N12" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="O12" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="P12" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q12" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="R12" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="S12" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="T12" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="U12" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="V12" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="W12" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="X12" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="Y12" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="Z12" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA12" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="AB12" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="AC12" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD12" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="AE12" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="AF12" s="30" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="16" t="n">
         <v>11</v>
       </c>
-      <c r="B13" s="31">
-[...94 lines deleted...]
-      <c r="A14" s="16">
+      <c r="B13" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="C13" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="D13" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="E13" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="F13" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="G13" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="H13" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="I13" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="J13" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="K13" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="L13" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="M13" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="N13" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="O13" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="P13" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q13" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="R13" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="S13" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="T13" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="U13" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="V13" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="W13" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="X13" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="Y13" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="Z13" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA13" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="AB13" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="AC13" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD13" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="AE13" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="AF13" s="32" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="16" t="n">
         <v>12</v>
       </c>
-      <c r="B14" s="29">
-[...94 lines deleted...]
-      <c r="A15" s="16">
+      <c r="B14" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="C14" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="D14" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="E14" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="F14" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="G14" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="H14" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="I14" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="J14" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="K14" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="L14" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="M14" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="N14" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="O14" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="P14" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q14" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="R14" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="S14" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="T14" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="U14" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="V14" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="W14" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="X14" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="Y14" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="Z14" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA14" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="AB14" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="AC14" s="29" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD14" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="AE14" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="AF14" s="30" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="16" t="n">
         <v>13</v>
       </c>
-      <c r="B15" s="31">
-[...94 lines deleted...]
-      <c r="A16" s="16">
+      <c r="B15" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="C15" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="D15" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="E15" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="F15" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="G15" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="H15" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="I15" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="J15" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="K15" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="L15" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="M15" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="N15" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="O15" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="P15" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q15" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="R15" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="S15" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="T15" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="U15" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="V15" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="W15" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="X15" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="Y15" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="Z15" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA15" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="AB15" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="AC15" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD15" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="AE15" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="AF15" s="32" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="16" t="n">
         <v>14</v>
       </c>
-      <c r="B16" s="29">
-[...94 lines deleted...]
-      <c r="A17" s="16">
+      <c r="B16" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="C16" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="D16" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="E16" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="F16" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="G16" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H16" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I16" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="J16" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="K16" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="L16" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="M16" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="N16" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="O16" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="P16" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="Q16" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="R16" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="S16" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="T16" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="U16" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="V16" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="W16" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="X16" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="Y16" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="Z16" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="AA16" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="AB16" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="AE16" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="AF16" s="30" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="16" t="n">
         <v>15</v>
       </c>
-      <c r="B17" s="31">
-[...94 lines deleted...]
-      <c r="A18" s="16">
+      <c r="B17" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="C17" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="D17" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="E17" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="F17" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="G17" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="H17" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="I17" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="J17" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="K17" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="L17" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="M17" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="N17" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="O17" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="P17" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="Q17" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="R17" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="S17" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="T17" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="U17" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="V17" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="W17" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="X17" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="Y17" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="Z17" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="AA17" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="AB17" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="AE17" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="AF17" s="32" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="16" t="n">
         <v>16</v>
       </c>
-      <c r="B18" s="29">
-[...94 lines deleted...]
-      <c r="A19" s="16">
+      <c r="B18" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="C18" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="D18" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="E18" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="F18" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="G18" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H18" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I18" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="J18" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="K18" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="L18" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="M18" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="N18" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="O18" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="P18" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="Q18" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="R18" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="S18" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="T18" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="U18" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="V18" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="W18" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="X18" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="Y18" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="Z18" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="AA18" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="AB18" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="AE18" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="AF18" s="30" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="16" t="n">
         <v>17</v>
       </c>
-      <c r="B19" s="31">
-[...94 lines deleted...]
-      <c r="A20" s="16">
+      <c r="B19" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="C19" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="D19" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="E19" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="F19" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="G19" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="H19" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="I19" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="J19" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="K19" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="L19" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="M19" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="N19" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="O19" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="P19" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="Q19" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="R19" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="S19" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="T19" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="U19" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="V19" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="W19" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="X19" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="Y19" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="Z19" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="AA19" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="AB19" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="AE19" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="AF19" s="32" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="16" t="n">
         <v>18</v>
       </c>
-      <c r="B20" s="29">
-[...94 lines deleted...]
-      <c r="A21" s="16">
+      <c r="B20" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="C20" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="D20" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="E20" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="F20" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="G20" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H20" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I20" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="J20" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="K20" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="L20" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="M20" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="N20" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="O20" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="P20" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="Q20" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="R20" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="S20" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="T20" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="U20" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="V20" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="W20" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="X20" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="Y20" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="Z20" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="AA20" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="AB20" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="AE20" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="AF20" s="30" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="16" t="n">
         <v>19</v>
       </c>
-      <c r="B21" s="31">
-[...94 lines deleted...]
-      <c r="A22" s="16">
+      <c r="B21" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="C21" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="D21" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="E21" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="F21" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="G21" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="H21" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="I21" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="J21" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="K21" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="L21" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="M21" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="N21" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="O21" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="P21" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="Q21" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="R21" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="S21" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="T21" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="U21" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="V21" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="W21" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="X21" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="Y21" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="Z21" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="AA21" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="AB21" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="AE21" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="AF21" s="32" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="16" t="n">
         <v>20</v>
       </c>
-      <c r="B22" s="29">
-[...94 lines deleted...]
-      <c r="A23" s="16">
+      <c r="B22" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="C22" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="D22" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="E22" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="F22" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="G22" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H22" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I22" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="J22" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="K22" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="L22" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="M22" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="N22" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="O22" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="P22" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="Q22" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="R22" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="S22" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="T22" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="U22" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="V22" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="W22" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="X22" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="Y22" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="Z22" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="AA22" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="AB22" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="AE22" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="AF22" s="30" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="16" t="n">
         <v>21</v>
       </c>
-      <c r="B23" s="31">
-[...94 lines deleted...]
-      <c r="A24" s="16">
+      <c r="B23" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="C23" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="D23" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="E23" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="F23" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="G23" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="H23" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="I23" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="J23" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="K23" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="L23" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="M23" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="N23" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="O23" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="P23" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="Q23" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="R23" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="S23" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="T23" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="U23" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="V23" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="W23" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="X23" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="Y23" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="Z23" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="AA23" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="AB23" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="AE23" s="31" t="n">
+        <v>7</v>
+      </c>
+      <c r="AF23" s="32" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="16" t="n">
         <v>22</v>
       </c>
-      <c r="B24" s="29">
-[...94 lines deleted...]
-      <c r="A25" s="16">
+      <c r="B24" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="C24" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="D24" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="E24" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="F24" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="G24" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="H24" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="I24" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="J24" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="K24" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="L24" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="M24" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="O24" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="P24" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="Q24" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="R24" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="S24" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="T24" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="U24" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="V24" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="W24" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="X24" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="Y24" s="29" t="n">
+        <v>1</v>
+      </c>
+      <c r="Z24" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE24" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="30" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" ht="16" customHeight="1" s="38">
+      <c r="A25" s="16" t="n">
         <v>23</v>
       </c>
-      <c r="B25" s="31">
-[...89 lines deleted...]
-      <c r="AF25" s="32">
+      <c r="B25" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="C25" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="D25" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="E25" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="F25" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="G25" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="H25" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="I25" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="J25" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="K25" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="L25" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="M25" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="O25" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="P25" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="Q25" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="R25" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="S25" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="T25" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="U25" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="V25" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="W25" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="X25" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="Y25" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="Z25" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="32" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <tableParts count="1">
-    <tablePart r:id="rId1"/>
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:AF25"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="12" customWidth="1" style="38" min="1" max="1"/>
+    <col width="12" customWidth="1" style="38" min="2" max="2"/>
+    <col width="12" customWidth="1" style="38" min="3" max="3"/>
+    <col width="12" customWidth="1" style="38" min="4" max="4"/>
+    <col width="12" customWidth="1" style="38" min="5" max="5"/>
+    <col width="12" customWidth="1" style="38" min="6" max="6"/>
+    <col width="12" customWidth="1" style="38" min="7" max="7"/>
+    <col width="12" customWidth="1" style="38" min="8" max="8"/>
+    <col width="12" customWidth="1" style="38" min="9" max="9"/>
+    <col width="12" customWidth="1" style="38" min="10" max="10"/>
+    <col width="12" customWidth="1" style="38" min="11" max="11"/>
+    <col width="12" customWidth="1" style="38" min="12" max="12"/>
+    <col width="12" customWidth="1" style="38" min="13" max="13"/>
+    <col width="12" customWidth="1" style="38" min="14" max="14"/>
+    <col width="12" customWidth="1" style="38" min="15" max="15"/>
+    <col width="12" customWidth="1" style="38" min="16" max="16"/>
+    <col width="12" customWidth="1" style="38" min="17" max="17"/>
+    <col width="12" customWidth="1" style="38" min="18" max="18"/>
+    <col width="12" customWidth="1" style="38" min="19" max="19"/>
+    <col width="12" customWidth="1" style="38" min="20" max="20"/>
+    <col width="12" customWidth="1" style="38" min="21" max="21"/>
+    <col width="12" customWidth="1" style="38" min="22" max="22"/>
+    <col width="12" customWidth="1" style="38" min="23" max="23"/>
+    <col width="12" customWidth="1" style="38" min="24" max="24"/>
+    <col width="12" customWidth="1" style="38" min="25" max="25"/>
+    <col width="12" customWidth="1" style="38" min="26" max="26"/>
+    <col width="12" customWidth="1" style="38" min="27" max="27"/>
+    <col width="12" customWidth="1" style="38" min="28" max="28"/>
+    <col width="12" customWidth="1" style="38" min="29" max="29"/>
+    <col width="12" customWidth="1" style="38" min="30" max="30"/>
+    <col width="12" customWidth="1" style="38" min="31" max="31"/>
+    <col width="12" customWidth="1" style="38" min="32" max="32"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="45" t="inlineStr">
+        <is>
+          <t>Hour</t>
+        </is>
+      </c>
+      <c r="B1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-01</t>
+        </is>
+      </c>
+      <c r="C1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-02</t>
+        </is>
+      </c>
+      <c r="D1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-03</t>
+        </is>
+      </c>
+      <c r="E1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-04</t>
+        </is>
+      </c>
+      <c r="F1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-05</t>
+        </is>
+      </c>
+      <c r="G1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-06</t>
+        </is>
+      </c>
+      <c r="H1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-07</t>
+        </is>
+      </c>
+      <c r="I1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-08</t>
+        </is>
+      </c>
+      <c r="J1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-09</t>
+        </is>
+      </c>
+      <c r="K1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-10</t>
+        </is>
+      </c>
+      <c r="L1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-11</t>
+        </is>
+      </c>
+      <c r="M1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-12</t>
+        </is>
+      </c>
+      <c r="N1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-13</t>
+        </is>
+      </c>
+      <c r="O1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-14</t>
+        </is>
+      </c>
+      <c r="P1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-15</t>
+        </is>
+      </c>
+      <c r="Q1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-16</t>
+        </is>
+      </c>
+      <c r="R1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-17</t>
+        </is>
+      </c>
+      <c r="S1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-18</t>
+        </is>
+      </c>
+      <c r="T1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-19</t>
+        </is>
+      </c>
+      <c r="U1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-20</t>
+        </is>
+      </c>
+      <c r="V1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-21</t>
+        </is>
+      </c>
+      <c r="W1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-22</t>
+        </is>
+      </c>
+      <c r="X1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-23</t>
+        </is>
+      </c>
+      <c r="Y1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-24</t>
+        </is>
+      </c>
+      <c r="Z1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-25</t>
+        </is>
+      </c>
+      <c r="AA1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-26</t>
+        </is>
+      </c>
+      <c r="AB1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-27</t>
+        </is>
+      </c>
+      <c r="AC1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="AD1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-29</t>
+        </is>
+      </c>
+      <c r="AE1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="AF1" s="46" t="inlineStr">
+        <is>
+          <t>2025-01-31</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="47" t="n">
+        <v>0</v>
+      </c>
+      <c r="B2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE2" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF2" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="47" t="n">
+        <v>1</v>
+      </c>
+      <c r="B3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE3" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF3" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="47" t="n">
+        <v>2</v>
+      </c>
+      <c r="B4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE4" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF4" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="47" t="n">
+        <v>3</v>
+      </c>
+      <c r="B5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE5" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="47" t="n">
+        <v>4</v>
+      </c>
+      <c r="B6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF6" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="47" t="n">
+        <v>5</v>
+      </c>
+      <c r="B7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF7" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="47" t="n">
+        <v>6</v>
+      </c>
+      <c r="B8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF8" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="47" t="n">
+        <v>7</v>
+      </c>
+      <c r="B9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="47" t="n">
+        <v>8</v>
+      </c>
+      <c r="B10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="47" t="n">
+        <v>9</v>
+      </c>
+      <c r="B11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="47" t="n">
+        <v>10</v>
+      </c>
+      <c r="B12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="47" t="n">
+        <v>11</v>
+      </c>
+      <c r="B13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="47" t="n">
+        <v>12</v>
+      </c>
+      <c r="B14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="47" t="n">
+        <v>13</v>
+      </c>
+      <c r="B15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="47" t="n">
+        <v>14</v>
+      </c>
+      <c r="B16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="47" t="n">
+        <v>15</v>
+      </c>
+      <c r="B17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="47" t="n">
+        <v>16</v>
+      </c>
+      <c r="B18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="47" t="n">
+        <v>17</v>
+      </c>
+      <c r="B19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="47" t="n">
+        <v>18</v>
+      </c>
+      <c r="B20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="47" t="n">
+        <v>19</v>
+      </c>
+      <c r="B21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="47" t="n">
+        <v>20</v>
+      </c>
+      <c r="B22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF22" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="47" t="n">
+        <v>21</v>
+      </c>
+      <c r="B23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="47" t="n">
+        <v>22</v>
+      </c>
+      <c r="B24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE24" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="47" t="n">
+        <v>23</v>
+      </c>
+      <c r="B25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="C25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="H25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="I25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="L25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="O25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="V25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="W25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...24 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>