--- v0 (2026-06-18)
+++ v1 (2026-08-17)
@@ -1,322 +1,170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
-  <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/queryTables/queryTable5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10613"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/dariuszrafaldomagala/PycharmProjects/HR_IS_2/Project2/static/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/dariuszrafaldomagala/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ACD903DD-4EAF-D343-B651-CF88D25C90E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B8E90DF8-2AA3-C94D-8A1B-6A30B77EE6E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="500" windowWidth="44800" windowHeight="22940" xr2:uid="{6A3C63C2-A478-C541-A0CB-C5AA0C1F16F2}"/>
+    <workbookView xWindow="0" yWindow="500" windowWidth="44800" windowHeight="22940" activeTab="1" xr2:uid="{6A3C63C2-A478-C541-A0CB-C5AA0C1F16F2}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="15" r:id="rId1"/>
     <sheet name="Start" sheetId="16" r:id="rId2"/>
     <sheet name="Employees" sheetId="2" r:id="rId3"/>
     <sheet name="Previous_Shifts" sheetId="13" r:id="rId4"/>
     <sheet name="Shifts" sheetId="1" r:id="rId5"/>
     <sheet name="SchemaHours" sheetId="5" r:id="rId6"/>
-    <sheet name="Holidays" sheetId="6" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="ExternalData_1" localSheetId="2" hidden="1">Employees!$A$1:$I$2</definedName>
-    <definedName name="ExternalData_1" localSheetId="6" hidden="1">Holidays!$A$1:$C$49</definedName>
     <definedName name="ExternalData_1" localSheetId="3" hidden="1">Previous_Shifts!$A$1:$D$9</definedName>
     <definedName name="ExternalData_1" localSheetId="5" hidden="1">SchemaHours!$A$1:$D$4</definedName>
     <definedName name="ExternalData_1" localSheetId="4" hidden="1">Shifts!$A$1:$D$23</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{16C6E989-F6EE-9349-B62D-1C03ADA47A0F}" name="Connection" type="1" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="DRIVER=SQL Server;SERVER=ddanalitycs.database.windows.net;UID=darekdom;APP=Microsoft Excel;WSID=iMac.c.is;DATABASE=Schedule;" command="SELECT * FROM Schedule.dbo.Shifts;"/>
   </connection>
   <connection id="2" xr16:uid="{3D2DD33B-BFE3-7C4D-A55B-1F249AA6FDC4}" name="Connection1" type="1" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="DRIVER=SQL Server;SERVER=ddanalitycs.database.windows.net;UID=darekdom;APP=Microsoft Excel;WSID=iMac.c.is;DATABASE=Schedule;" command="SELECT * FROM Schedule.dbo.Shifts;"/>
   </connection>
   <connection id="3" xr16:uid="{483DF1CA-79C2-2345-914B-AE26E05EE3A3}" name="Connection3" type="1" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="DRIVER=SQL Server;SERVER=ddanalitycs.database.windows.net;UID=darekdom;APP=Microsoft Excel;WSID=iMac.c.is;DATABASE=Schedule;" command="SELECT * FROM Schedule.dbo.SchemaHours;"/>
   </connection>
-  <connection id="4" xr16:uid="{345EB86D-E763-254D-B072-CE9EC22B6E64}" name="Connection4" type="1" refreshedVersion="8" background="1" saveData="1">
-[...2 lines deleted...]
-  <connection id="5" xr16:uid="{76186323-7859-174F-BDD9-C4220D504D04}" keepAlive="1" name="Query - Employees" description="Connection to the 'Employees' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
+  <connection id="4" xr16:uid="{76186323-7859-174F-BDD9-C4220D504D04}" keepAlive="1" name="Query - Employees" description="Connection to the 'Employees' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Employees;Extended Properties=&quot;&quot;" command="SELECT * FROM [Employees]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="39">
   <si>
     <t>EmployeeID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>SchemaHours</t>
   </si>
   <si>
     <t>Employee 1</t>
   </si>
   <si>
     <t>Efling</t>
   </si>
   <si>
     <t>StartShift</t>
   </si>
   <si>
     <t>EndShift</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Day</t>
   </si>
   <si>
     <t>Evening</t>
   </si>
   <si>
     <t>Night</t>
-  </si>
-[...142 lines deleted...]
-    <t>2025-12-31</t>
   </si>
   <si>
     <t>start_date</t>
   </si>
   <si>
     <t>end_date</t>
   </si>
   <si>
     <t>Action</t>
   </si>
   <si>
     <t>Select the start and end of the period for calculation.</t>
   </si>
   <si>
     <t>select if you would like to calculate hours worked by each employee in a given period, including breakdown by day hours, evening hours, night hours, holiday hours, etc.</t>
   </si>
   <si>
     <t>select if you would like to perform validation that aims to determine whether the employee has not exceeded the limit of sick leave, both their own and for children.</t>
   </si>
   <si>
     <t>Validation of employee sick leave and sick leave for children</t>
   </si>
   <si>
     <t>Action 2</t>
   </si>
@@ -360,54 +208,53 @@
     <t>Starfshlutfall</t>
   </si>
   <si>
     <t>Stettarfelag</t>
   </si>
   <si>
     <t>The system performs all necessary calculations to generate payroll slips for each employee. This includes calculations of worked hours (from Action 1), validation of sick leave (from Action 2), and generates comprehensive payroll documents with all required deductions and benefits based on individual employee agreements and applicable regulations. This includes:
 Number of public holiday hours within the given settlement period – The system calculates the number of working hours that need to be added to the employee for public holidays falling on weekdays (Monday to Friday) within the given settlement period.
 Hours that need to be added to make up for an insufficient number of hours in the schedule, bringing it up to the contractual requirement – If the total scheduled hours fall short of the contractual obligation, the system automatically calculates the deficit and adjusts compensation accordingly to ensure employees meet their contractual hour requirements.
 Classification of worked hours as overtime or regular rate hours – The system classifies all worked hours according to whether they exceed the standard working hours (overtime) or fall within the regular contractual hours, applying appropriate compensation rates to each category.
 Calculation of "Orlofsuppbætur" (amount of the allowance calculated based on the number of hours worked from May 1st to the end of the current settlement period.) and "Desemberuppbætur" (amount of the allowance calculated based on the number of hours worked from December 1st to the end of the current settlement period).</t>
   </si>
   <si>
     <t xml:space="preserve">The system performs validation aimed at determining whether the employee has not exceeded the sick leave quota for both themselves and their children.
 For this purpose, the system retrieves information regarding the employment start date, the trade union to which the employee belongs, as well as sick leave rights acquired from the previous employer, and based on this, calculates the number of sick leave days entitled.
 Then it searches all employee changes in the database over the last 12 months to determine how much sick leave has been used.
 If the employee has exceeded the sick leave quota, the excess changes are automatically converted to unpaid leave in the current billing period.
 Of course, it is easy to change the action to be taken with excess sick leave changes as well as add other data validations relevant to the employer.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="m/d/yyyy;@"/>
-    <numFmt numFmtId="165" formatCode="yyyy\-mm\-dd;@"/>
-    <numFmt numFmtId="166" formatCode="yyyy\-mm\-dd\ hh:mm:ss"/>
+    <numFmt numFmtId="165" formatCode="yyyy\-mm\-dd\ hh:mm:ss"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -538,51 +385,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="9" tint="0.39997558519241921"/>
       </top>
       <bottom style="thin">
         <color theme="9" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -595,99 +442,95 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="28">
-[...2 lines deleted...]
-    </dxf>
+  <dxfs count="27">
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="166" formatCode="yyyy\-mm\-dd\ hh:mm:ss"/>
+      <numFmt numFmtId="165" formatCode="yyyy\-mm\-dd\ hh:mm:ss"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="166" formatCode="yyyy\-mm\-dd\ hh:mm:ss"/>
+      <numFmt numFmtId="165" formatCode="yyyy\-mm\-dd\ hh:mm:ss"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="166" formatCode="yyyy\-mm\-dd\ hh:mm:ss"/>
+      <numFmt numFmtId="165" formatCode="yyyy\-mm\-dd\ hh:mm:ss"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="166" formatCode="yyyy\-mm\-dd\ hh:mm:ss"/>
+      <numFmt numFmtId="165" formatCode="yyyy\-mm\-dd\ hh:mm:ss"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
@@ -820,55 +663,55 @@
       <border outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="5" xr16:uid="{56DB9951-C1E5-BD4E-8E1D-7B3DCDC21040}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="4" xr16:uid="{56DB9951-C1E5-BD4E-8E1D-7B3DCDC21040}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="21">
     <queryTableFields count="9">
       <queryTableField id="1" name="EmployeeID" tableColumnId="1"/>
       <queryTableField id="2" name="Name" tableColumnId="2"/>
       <queryTableField id="4" name="StartWork" tableColumnId="4"/>
       <queryTableField id="5" name="Union" tableColumnId="5"/>
       <queryTableField id="6" name="Month Hours" tableColumnId="6"/>
       <queryTableField id="19" name="Work Ratio" tableColumnId="19"/>
       <queryTableField id="11" name="SchemaHours" tableColumnId="11"/>
       <queryTableField id="13" name="Winter" tableColumnId="13"/>
       <queryTableField id="14" name="Sick Previous" tableColumnId="14"/>
     </queryTableFields>
     <queryTableDeletedFields count="10">
       <deletedField name="Grunnlaun"/>
       <deletedField name="Stettarfelag"/>
       <deletedField name="Lifeyrissjodur"/>
       <deletedField name="Framtidaraudur"/>
       <deletedField name="PaymentHours"/>
       <deletedField name="Orlof"/>
       <deletedField name="OrlofNow"/>
       <deletedField name="Orlofsdagar"/>
       <deletedField name="Winter Horus"/>
       <deletedField name="Team"/>
     </queryTableDeletedFields>
   </queryTableRefresh>
@@ -898,160 +741,132 @@
       <queryTableField id="2" name="EmployeeID" tableColumnId="2"/>
       <queryTableField id="3" name="StartShift" tableColumnId="3"/>
       <queryTableField id="4" name="EndShift" tableColumnId="4"/>
       <queryTableField id="5" name="Type" tableColumnId="5"/>
     </queryTableFields>
     <queryTableDeletedFields count="1">
       <deletedField name="ShiftId"/>
     </queryTableDeletedFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/queryTables/queryTable4.xml><?xml version="1.0" encoding="utf-8"?>
 <queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" adjustColumnWidth="0" connectionId="3" xr16:uid="{FA40F367-0FF3-714F-8363-E00BBD91EEEE}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="5">
     <queryTableFields count="4">
       <queryTableField id="1" name="Number" tableColumnId="1"/>
       <queryTableField id="2" name="Day" tableColumnId="2"/>
       <queryTableField id="3" name="Evening" tableColumnId="3"/>
       <queryTableField id="4" name="Night" tableColumnId="4"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
-<file path=xl/queryTables/queryTable5.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=xl/tables/_rels/table2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/_rels/table3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable2.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/_rels/table4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable3.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/_rels/table5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable4.xml"/></Relationships>
 </file>
 
-<file path=xl/tables/_rels/table6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{2946D5C1-590A-964E-8A69-C020EFA675B7}" name="Table298" displayName="Table298" ref="A1:B3" totalsRowShown="0" headerRowDxfId="27" dataDxfId="25" headerRowBorderDxfId="26" tableBorderDxfId="24" totalsRowBorderDxfId="23">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{2946D5C1-590A-964E-8A69-C020EFA675B7}" name="Table298" displayName="Table298" ref="A1:B3" totalsRowShown="0" headerRowDxfId="26" dataDxfId="24" headerRowBorderDxfId="25" tableBorderDxfId="23" totalsRowBorderDxfId="22">
   <autoFilter ref="A1:B3" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Name" dataDxfId="22"/>
-    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Value" dataDxfId="21"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Name" dataDxfId="21"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Value" dataDxfId="20"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{83201CE4-EB66-DE44-8FC6-9133EBC5BDBF}" name="Employees" displayName="Employees" ref="A1:I2" tableType="queryTable" totalsRowShown="0" dataDxfId="20">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{83201CE4-EB66-DE44-8FC6-9133EBC5BDBF}" name="Employees" displayName="Employees" ref="A1:I2" tableType="queryTable" totalsRowShown="0" dataDxfId="19">
   <autoFilter ref="A1:I2" xr:uid="{83201CE4-EB66-DE44-8FC6-9133EBC5BDBF}"/>
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{8C40950C-B736-BA4D-894A-2B86B1AE7590}" uniqueName="1" name="EmployeeID" queryTableFieldId="1" dataDxfId="19"/>
-[...7 lines deleted...]
-    <tableColumn id="14" xr3:uid="{B1DB505D-0FB0-834E-8382-1423D41C77AC}" uniqueName="14" name="Fyrri veikindarettur" queryTableFieldId="14" dataDxfId="11"/>
+    <tableColumn id="1" xr3:uid="{8C40950C-B736-BA4D-894A-2B86B1AE7590}" uniqueName="1" name="EmployeeID" queryTableFieldId="1" dataDxfId="18"/>
+    <tableColumn id="2" xr3:uid="{70E785B9-C181-2245-94DF-BC18DDB78C97}" uniqueName="2" name="Name" queryTableFieldId="2" dataDxfId="17"/>
+    <tableColumn id="4" xr3:uid="{4BFFDA2E-12F1-B147-B918-B9273E44F18E}" uniqueName="4" name="Byrjun vinnu" queryTableFieldId="4" dataDxfId="16"/>
+    <tableColumn id="5" xr3:uid="{AB0EECF1-AC26-AE42-BAAA-4C9117C278E0}" uniqueName="5" name="Stettarfelag" queryTableFieldId="5" dataDxfId="15"/>
+    <tableColumn id="6" xr3:uid="{7ABD6A60-BB56-534D-853D-F716EAA579B5}" uniqueName="6" name="Vinnustundir í mánuði" queryTableFieldId="6" dataDxfId="14"/>
+    <tableColumn id="19" xr3:uid="{458232ED-811F-1E44-AF05-A67997172116}" uniqueName="19" name="Starfshlutfall" queryTableFieldId="19" dataDxfId="13"/>
+    <tableColumn id="11" xr3:uid="{B7884F7E-20FD-6F41-9B6B-AF96AFF379FC}" uniqueName="11" name="SchemaHours" queryTableFieldId="11" dataDxfId="12"/>
+    <tableColumn id="13" xr3:uid="{ECE736A6-877D-AE46-92EE-9C77BA736060}" uniqueName="13" name="Vetrarfri" queryTableFieldId="13" dataDxfId="11"/>
+    <tableColumn id="14" xr3:uid="{B1DB505D-0FB0-834E-8382-1423D41C77AC}" uniqueName="14" name="Fyrri veikindarettur" queryTableFieldId="14" dataDxfId="10"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{954B6EB7-1D8C-2943-9A47-D1BD2957767F}" name="Table_ExternalData_14" displayName="Table_ExternalData_14" ref="A1:D9" tableType="queryTable" totalsRowShown="0" dataDxfId="10">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{954B6EB7-1D8C-2943-9A47-D1BD2957767F}" name="Table_ExternalData_14" displayName="Table_ExternalData_14" ref="A1:D9" tableType="queryTable" totalsRowShown="0" dataDxfId="9">
   <autoFilter ref="A1:D9" xr:uid="{06CC7617-D1E9-BD49-8D72-A3CFB123BEDC}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:D2">
     <sortCondition descending="1" ref="B1:B2"/>
   </sortState>
   <tableColumns count="4">
-    <tableColumn id="2" xr3:uid="{AFBF06A9-C06A-B348-A18A-575FEA3F9CDD}" uniqueName="2" name="EmployeeID" queryTableFieldId="2" dataDxfId="9"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{8B95752A-6A09-C745-9BBC-6816C1FB5016}" uniqueName="5" name="Type" queryTableFieldId="5" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{AFBF06A9-C06A-B348-A18A-575FEA3F9CDD}" uniqueName="2" name="EmployeeID" queryTableFieldId="2" dataDxfId="8"/>
+    <tableColumn id="3" xr3:uid="{8DE3D4B2-468F-0748-B9F5-709EBBD3E350}" uniqueName="3" name="StartShift" queryTableFieldId="3" dataDxfId="7"/>
+    <tableColumn id="4" xr3:uid="{0FAA8ACA-DAF9-AC4E-9FAF-2B6D1BDFA737}" uniqueName="4" name="EndShift" queryTableFieldId="4" dataDxfId="6"/>
+    <tableColumn id="5" xr3:uid="{8B95752A-6A09-C745-9BBC-6816C1FB5016}" uniqueName="5" name="Type" queryTableFieldId="5" dataDxfId="5"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{06CC7617-D1E9-BD49-8D72-A3CFB123BEDC}" name="Table_ExternalData_1" displayName="Table_ExternalData_1" ref="A1:D23" tableType="queryTable" totalsRowShown="0" dataDxfId="5">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{06CC7617-D1E9-BD49-8D72-A3CFB123BEDC}" name="Table_ExternalData_1" displayName="Table_ExternalData_1" ref="A1:D23" tableType="queryTable" totalsRowShown="0" dataDxfId="4">
   <autoFilter ref="A1:D23" xr:uid="{06CC7617-D1E9-BD49-8D72-A3CFB123BEDC}"/>
   <tableColumns count="4">
-    <tableColumn id="2" xr3:uid="{6824284E-247C-0C45-BD65-7968AB4FD695}" uniqueName="2" name="EmployeeID" queryTableFieldId="2" dataDxfId="4"/>
-[...2 lines deleted...]
-    <tableColumn id="5" xr3:uid="{D48184EF-C8FB-414E-9C4A-7C79316F46B2}" uniqueName="5" name="Type" queryTableFieldId="5" dataDxfId="1"/>
+    <tableColumn id="2" xr3:uid="{6824284E-247C-0C45-BD65-7968AB4FD695}" uniqueName="2" name="EmployeeID" queryTableFieldId="2" dataDxfId="3"/>
+    <tableColumn id="3" xr3:uid="{08BBEA3C-8BD2-704F-8C1C-E17DF4FAB03C}" uniqueName="3" name="StartShift" queryTableFieldId="3" dataDxfId="2"/>
+    <tableColumn id="4" xr3:uid="{D5D5C30E-13F1-1640-A209-94407DEB7709}" uniqueName="4" name="EndShift" queryTableFieldId="4" dataDxfId="1"/>
+    <tableColumn id="5" xr3:uid="{D48184EF-C8FB-414E-9C4A-7C79316F46B2}" uniqueName="5" name="Type" queryTableFieldId="5" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{6AC134A2-EAFB-3245-9AB5-D1A5F2005D00}" name="Table_ExternalData_16" displayName="Table_ExternalData_16" ref="A1:D4" tableType="queryTable" totalsRowShown="0">
   <autoFilter ref="A1:D4" xr:uid="{6AC134A2-EAFB-3245-9AB5-D1A5F2005D00}"/>
   <tableColumns count="4">
     <tableColumn id="1" xr3:uid="{84BFE0A9-7905-8742-89EB-95EE8D6C71E0}" uniqueName="1" name="Number" queryTableFieldId="1"/>
     <tableColumn id="2" xr3:uid="{97720224-15C7-6743-9AE0-F588CBB04785}" uniqueName="2" name="Day" queryTableFieldId="2"/>
     <tableColumn id="3" xr3:uid="{D05D34BE-93E5-6742-AF11-6F6C645783E5}" uniqueName="3" name="Evening" queryTableFieldId="3"/>
     <tableColumn id="4" xr3:uid="{3D75D3FC-282C-3E42-901E-576A758D0FE7}" uniqueName="4" name="Night" queryTableFieldId="4"/>
-  </tableColumns>
-[...10 lines deleted...]
-    <tableColumn id="3" xr3:uid="{8824AB19-6887-E84C-91EE-35AC3F97ACFB}" uniqueName="3" name="Status" queryTableFieldId="3"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -1348,241 +1163,237 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{701BBCF9-25B8-9747-BF98-11B321F4BF17}">
   <dimension ref="A1:C4"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
     <col min="3" max="3" width="131.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="19" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="16" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="B1" s="16" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="C1" s="16" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="111" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="17" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="B2" s="18" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="C2" s="18" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="184" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="17" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="B3" s="18" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="C3" s="18" t="s">
-        <v>86</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="259" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="22" t="s">
-        <v>77</v>
+        <v>29</v>
       </c>
       <c r="B4" s="21" t="s">
-        <v>76</v>
+        <v>28</v>
       </c>
       <c r="C4" s="25" t="s">
-        <v>85</v>
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0FD15154-B3CA-7145-BCC0-0782A6723727}">
   <dimension ref="A1:G11"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.1640625" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="18.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="19" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C1" s="4"/>
-      <c r="D1" s="30" t="s">
-[...4 lines deleted...]
-      <c r="G1" s="31"/>
+      <c r="D1" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
     </row>
     <row r="2" spans="1:7" ht="19" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="B2" s="6">
         <v>46113</v>
       </c>
       <c r="C2" s="7"/>
-      <c r="D2" s="31"/>
-[...2 lines deleted...]
-      <c r="G2" s="31"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
     </row>
     <row r="3" spans="1:7" ht="19" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="8" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="B3" s="9">
         <v>46142</v>
       </c>
       <c r="C3" s="7"/>
-      <c r="D3" s="31"/>
-[...2 lines deleted...]
-      <c r="G3" s="31"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
     </row>
     <row r="4" spans="1:7" ht="19" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10"/>
       <c r="B4" s="10"/>
       <c r="C4" s="7"/>
       <c r="D4" s="13"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
     </row>
     <row r="5" spans="1:7" ht="19" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="B5" s="20">
         <v>3</v>
       </c>
       <c r="C5" s="7"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:7" ht="19" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10"/>
       <c r="B6" s="10"/>
       <c r="C6" s="7"/>
       <c r="D6" s="4" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="E6" s="10"/>
       <c r="F6" s="10"/>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:7" ht="19" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="10"/>
       <c r="B7" s="10"/>
       <c r="C7" s="7"/>
       <c r="D7" s="14">
         <v>1</v>
       </c>
       <c r="E7" s="15" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="F7" s="12"/>
       <c r="G7" s="10"/>
     </row>
     <row r="8" spans="1:7" ht="19" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10"/>
       <c r="B8" s="10"/>
       <c r="C8" s="7"/>
       <c r="D8" s="14">
         <v>2</v>
       </c>
       <c r="E8" s="15" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
     </row>
     <row r="9" spans="1:7" ht="19" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="10"/>
       <c r="B9" s="10"/>
       <c r="C9" s="7"/>
       <c r="D9" s="14">
         <v>3</v>
       </c>
       <c r="E9" s="15" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
     </row>
     <row r="10" spans="1:7" ht="19" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="10"/>
       <c r="B10" s="10"/>
       <c r="C10" s="7"/>
       <c r="D10" s="19"/>
       <c r="E10" s="15"/>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
     </row>
     <row r="11" spans="1:7" ht="19" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="10"/>
       <c r="B11" s="10"/>
       <c r="C11" s="7"/>
       <c r="D11" s="4"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:G3"/>
@@ -1612,105 +1423,105 @@
     <sheetView workbookViewId="0">
       <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.33203125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.83203125" customWidth="1"/>
     <col min="4" max="4" width="14.1640625" style="23" customWidth="1"/>
     <col min="5" max="5" width="21.33203125" customWidth="1"/>
     <col min="6" max="6" width="14.5" customWidth="1"/>
     <col min="7" max="7" width="15.33203125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.1640625" customWidth="1"/>
     <col min="9" max="9" width="19.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="D1" s="24" t="s">
-        <v>84</v>
+        <v>36</v>
       </c>
       <c r="E1" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="F1" t="s">
-        <v>83</v>
+        <v>35</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="28">
+      <c r="C2" s="27">
         <v>45989</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="1">
         <v>167.94</v>
       </c>
       <c r="F2" s="1">
         <v>1</v>
       </c>
       <c r="G2" s="1">
         <v>1</v>
       </c>
       <c r="H2" s="1">
         <v>1</v>
       </c>
       <c r="I2" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="D9" s="27"/>
+      <c r="D9" s="26"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="D12" s="27"/>
+      <c r="D12" s="26"/>
     </row>
   </sheetData>
   <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D2" xr:uid="{BC7599B4-BA26-2C4E-A5F1-9306F0B12A95}">
       <formula1>"Efling,VR"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H2" xr:uid="{66F506EC-3D7D-284D-AA45-6054E52FA590}">
       <formula1>"0,1"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I2" xr:uid="{78545B49-AD8E-6742-B3AE-498D05B8879A}">
       <mc:AlternateContent xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
         <mc:Choice Requires="x12ac">
           <x12ac:list>0,"43,34"</x12ac:list>
         </mc:Choice>
         <mc:Fallback>
           <formula1>"0,43,34"</formula1>
         </mc:Fallback>
       </mc:AlternateContent>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
@@ -1727,497 +1538,497 @@
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.33203125" customWidth="1"/>
     <col min="2" max="2" width="24.33203125" customWidth="1"/>
     <col min="3" max="3" width="24.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" s="1">
         <v>1</v>
       </c>
-      <c r="B2" s="29">
+      <c r="B2" s="28">
         <v>46023.25</v>
       </c>
-      <c r="C2" s="29">
+      <c r="C2" s="28">
         <v>46023.583333333336</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A3" s="1">
         <v>1</v>
       </c>
-      <c r="B3" s="29">
+      <c r="B3" s="28">
         <v>46024.25</v>
       </c>
-      <c r="C3" s="29">
+      <c r="C3" s="28">
         <v>46024.583333333336</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4" s="1">
         <v>1</v>
       </c>
-      <c r="B4" s="29">
+      <c r="B4" s="28">
         <v>46025.25</v>
       </c>
-      <c r="C4" s="29">
+      <c r="C4" s="28">
         <v>46025.583333333336</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>1</v>
       </c>
-      <c r="B5" s="29">
+      <c r="B5" s="28">
         <v>46026.25</v>
       </c>
-      <c r="C5" s="29">
+      <c r="C5" s="28">
         <v>46026.583333333336</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A6" s="1">
         <v>1</v>
       </c>
-      <c r="B6" s="29">
+      <c r="B6" s="28">
         <v>46027.25</v>
       </c>
-      <c r="C6" s="29">
+      <c r="C6" s="28">
         <v>46027.583333333336</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A7" s="1">
         <v>1</v>
       </c>
-      <c r="B7" s="29">
+      <c r="B7" s="28">
         <v>46030.583333333336</v>
       </c>
-      <c r="C7" s="29">
+      <c r="C7" s="28">
         <v>46030.916666666664</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A8" s="1">
         <v>1</v>
       </c>
-      <c r="B8" s="29">
+      <c r="B8" s="28">
         <v>46031.583333333336</v>
       </c>
-      <c r="C8" s="29">
+      <c r="C8" s="28">
         <v>46031.916666666664</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A9" s="1">
         <v>1</v>
       </c>
-      <c r="B9" s="29">
+      <c r="B9" s="28">
         <v>46032.583333333336</v>
       </c>
-      <c r="C9" s="29">
+      <c r="C9" s="28">
         <v>46032.916666666664</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80225DE0-480D-D94F-9DD2-3D91C3210D56}">
   <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D19" sqref="D19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.33203125" customWidth="1"/>
     <col min="2" max="2" width="24.33203125" customWidth="1"/>
     <col min="3" max="3" width="24.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" s="1">
         <v>1</v>
       </c>
-      <c r="B2" s="29">
+      <c r="B2" s="28">
         <v>46113.25</v>
       </c>
-      <c r="C2" s="29">
+      <c r="C2" s="28">
         <v>46113.583333333343</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A3" s="1">
         <v>1</v>
       </c>
-      <c r="B3" s="29">
+      <c r="B3" s="28">
         <v>46114.25</v>
       </c>
-      <c r="C3" s="29">
+      <c r="C3" s="28">
         <v>46114.583333333343</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4" s="1">
         <v>1</v>
       </c>
-      <c r="B4" s="29">
+      <c r="B4" s="28">
         <v>46115.25</v>
       </c>
-      <c r="C4" s="29">
+      <c r="C4" s="28">
         <v>46115.583333333343</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>1</v>
       </c>
-      <c r="B5" s="29">
+      <c r="B5" s="28">
         <v>46116.25</v>
       </c>
-      <c r="C5" s="29">
+      <c r="C5" s="28">
         <v>46116.583333333343</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A6" s="1">
         <v>1</v>
       </c>
-      <c r="B6" s="29">
+      <c r="B6" s="28">
         <v>46117.25</v>
       </c>
-      <c r="C6" s="29">
+      <c r="C6" s="28">
         <v>46117.583333333343</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A7" s="1">
         <v>1</v>
       </c>
-      <c r="B7" s="29">
+      <c r="B7" s="28">
         <v>46120.583333333343</v>
       </c>
-      <c r="C7" s="29">
+      <c r="C7" s="28">
         <v>46120.916666666657</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A8" s="1">
         <v>1</v>
       </c>
-      <c r="B8" s="29">
+      <c r="B8" s="28">
         <v>46121.583333333343</v>
       </c>
-      <c r="C8" s="29">
+      <c r="C8" s="28">
         <v>46121.916666666657</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A9" s="1">
         <v>1</v>
       </c>
-      <c r="B9" s="29">
+      <c r="B9" s="28">
         <v>46122.583333333343</v>
       </c>
-      <c r="C9" s="29">
+      <c r="C9" s="28">
         <v>46122.916666666657</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>1</v>
       </c>
-      <c r="B10" s="29">
+      <c r="B10" s="28">
         <v>46123.583333333343</v>
       </c>
-      <c r="C10" s="29">
+      <c r="C10" s="28">
         <v>46123.916666666657</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>1</v>
       </c>
-      <c r="B11" s="29">
+      <c r="B11" s="28">
         <v>46124.583333333343</v>
       </c>
-      <c r="C11" s="29">
+      <c r="C11" s="28">
         <v>46124.916666666657</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A12" s="1">
         <v>1</v>
       </c>
-      <c r="B12" s="29">
+      <c r="B12" s="28">
         <v>46127.916666666657</v>
       </c>
-      <c r="C12" s="29">
+      <c r="C12" s="28">
         <v>46128.25</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A13" s="1">
         <v>1</v>
       </c>
-      <c r="B13" s="29">
+      <c r="B13" s="28">
         <v>46128.916666666657</v>
       </c>
-      <c r="C13" s="29">
+      <c r="C13" s="28">
         <v>46129.25</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A14" s="1">
         <v>1</v>
       </c>
-      <c r="B14" s="29">
+      <c r="B14" s="28">
         <v>46129.916666666657</v>
       </c>
-      <c r="C14" s="29">
+      <c r="C14" s="28">
         <v>46130.25</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A15" s="1">
         <v>1</v>
       </c>
-      <c r="B15" s="29">
+      <c r="B15" s="28">
         <v>46130.916666666657</v>
       </c>
-      <c r="C15" s="29">
+      <c r="C15" s="28">
         <v>46131.25</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A16" s="1">
         <v>1</v>
       </c>
-      <c r="B16" s="29">
+      <c r="B16" s="28">
         <v>46131.916666666657</v>
       </c>
-      <c r="C16" s="29">
+      <c r="C16" s="28">
         <v>46132.25</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A17" s="1">
         <v>1</v>
       </c>
-      <c r="B17" s="29">
+      <c r="B17" s="28">
         <v>46134.25</v>
       </c>
-      <c r="C17" s="29">
+      <c r="C17" s="28">
         <v>46134.583333333336</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="1">
         <v>1</v>
       </c>
-      <c r="B18" s="29">
+      <c r="B18" s="28">
         <v>46134.916666666664</v>
       </c>
-      <c r="C18" s="29">
+      <c r="C18" s="28">
         <v>46135.25</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19" s="1">
         <v>1</v>
       </c>
-      <c r="B19" s="29">
+      <c r="B19" s="28">
         <v>46136.25</v>
       </c>
-      <c r="C19" s="29">
+      <c r="C19" s="28">
         <v>46136.583333333343</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" s="1">
         <v>1</v>
       </c>
-      <c r="B20" s="29">
+      <c r="B20" s="28">
         <v>46137.25</v>
       </c>
-      <c r="C20" s="29">
+      <c r="C20" s="28">
         <v>46137.583333333343</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A21" s="1">
         <v>1</v>
       </c>
-      <c r="B21" s="29">
+      <c r="B21" s="28">
         <v>46138.25</v>
       </c>
-      <c r="C21" s="29">
+      <c r="C21" s="28">
         <v>46138.583333333343</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A22" s="1">
         <v>1</v>
       </c>
-      <c r="B22" s="29">
+      <c r="B22" s="28">
         <v>46141.583333333343</v>
       </c>
-      <c r="C22" s="29">
+      <c r="C22" s="28">
         <v>46141.916666666657</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A23" s="1">
         <v>1</v>
       </c>
-      <c r="B23" s="29">
+      <c r="B23" s="28">
         <v>46142.583333333343</v>
       </c>
-      <c r="C23" s="29">
+      <c r="C23" s="28">
         <v>46142.916666666657</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{380ACB72-7016-124F-B083-EFD96F536D6A}">
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
@@ -2262,642 +2073,81 @@
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>9</v>
       </c>
       <c r="C4">
         <v>19</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-[...558 lines deleted...]
-
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " 2 d b 0 f 5 2 a - 6 0 b b - 4 1 e f - b 7 7 6 - 5 5 b f 9 0 f a 6 6 3 9 "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A C U F A A B Q S w M E F A A A C A g A o V P h W o R F M a C l A A A A 9 g A A A B I A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W y F j 0 s O g j A Y h K 9 C u q c P J M G Q n 7 J w K 4 k J 0 b h t a o V G K I Y W y 9 1 c e C S v I E Z R d y 5 n 5 p t k 5 n 6 9 Q T 6 2 T X B R v d W d y R D D F A X K y O 6 g T Z W h w R 3 D J c o 5 b I Q 8 i U o F E 2 x s O l q d o d q 5 c 0 q I 9 x 7 7 B e 7 6 i k S U M r I v 1 q W s V S t C b a w T R i r 0 a R 3 + t x C H 3 W s M j z C L Y 8 y S B F M g s w m F N l 8 g m v Y + 0 x 8 T V k P j h l 5 x Z c J t C W S W Q N 4 f + A N Q S w M E F A A A C A g A o V P h W g h B Q Q 5 y A g A A l A g A A B M A A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t 1 V R N T 9 t A E L 1 H 4 j + s 3 A t I V g J V 1 Q v q A S V Q U F s a 4 S A O i M P E n s R b 9 g P t r i F p x H / v r O 0 4 + I u i q q r U k 7 X z d m f e v v e 8 F m P H t W J R 8 T 0 6 3 h v s D W w K B h N 2 K h + E X i N a 9 o k J d A P G I p 2 Z G G l 5 u o p R D G + 0 u Z 9 r f b 9 / x g U O x 1 o 5 V M 7 u B 6 N r i 8 a O E j A 8 s z 8 N L E A k W s I S B I w m + k k J D Y k d b d s P V 8 K u g o O Q q U y I k D m T 4 U F I w 9 4 F l / D I l 5 D z O w p o a j F + c 3 v h U N I y q A g G I f v C V e J r U Y r o g r v n 2 w k 4 u C v 6 T I 2 W 2 t G N U o S E m P l e M 5 g T 5 x I 5 L + r 7 j Z E h u y 0 3 n A g R x U T f e C 0 8 w 7 u S 4 j g F t a T O s R a Z V M y t H 3 D X f W Z A 2 Y U 2 c p y j M w L 9 j B a d k G 0 2 1 W U u J r S + U O 7 j h 6 E / 8 E w g s Z J I V d + d O V y 5 v D h D k O 2 t n 0 2 m l I B M t a H I o X N g F i h g u e 2 m M j l H k 8 N f + Q L X h l v 7 Q y e Z 6 d h w Z k A 6 T q 5 C 1 r 0 h i l O U c E 4 u 2 f b 0 v M y u w G H H y S m s J W W n 5 + g N p 2 S Z r g u B c T 6 E 2 4 4 J d c + R a 0 U O t h S L e H z P r v g y d Z Z N D T 5 y n d k O M t + N 0 A u b U F 6 7 L p m j f f V L G t X m W U D 6 q X H q u c z Q F W p D O a h S 9 C K f J V T k x 2 e n K 2 9 + R C 0 9 2 7 x s I 1 I T q t K m 7 k g t O M 2 o t L P R D k P D / a a l O x P 7 b G j o X g l d U 3 a n 5 U 4 9 R b f t 1 M 4 D O + n a M u f / X V 2 F b / S I p a w g / V p m i n p V a C W g v C 5 1 M h 7 u t b p 4 2 H r M b l 7 t T 4 1 + e a l / 7 / T b L c 7 / k I Z y p X A n S e K F y K z T 8 j c P b A H R g a L Y 5 X z + t g d e J 2 8 8 1 7 R C i F N 2 N D w 8 P M h T U c P e 9 N O y 9 6 8 4 W a P / l 2 y s U f z P T B 1 w 1 a v i 8 S 9 Q S w M E F A A A C A g A o V P h W g / K 6 a u k A A A A 6 Q A A A B M A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w E C F A M U A A A I C A C h U + F a h E U x o K U A A A D 2 A A A A E g A A A A A A A A A A A A A A p I E A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A h Q D F A A A C A g A o V P h W g h B Q Q 5 y A g A A l A g A A B M A A A A A A A A A A A A A A K S B 1 Q A A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w E C F A M U A A A I C A C h U + F a D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A p I F 4 A w A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L B Q Y A A A A A A w A D A M I A A A B N B A A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 5 6 F w A A A A A A A F g X A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N U e X B l R G V 0 Z W N 0 a W 9 u R W 5 h Y m x l Z C I g V m F s d W U 9 I n N U c n V l I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 V t c G x v e W V l c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J M b 2 F k V G 9 S Z X B v c n R E a X N h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z l j Z m V l Y m I x L T A x M j Y t N G U y Y S 0 4 M z k 0 L T B j M D Q 3 O D F h M G J h N C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N F b X B s b 3 l l Z X M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M T A w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 1 L T A 3 L T A x V D E w O j I 5 O j A z L j k 0 N T I 5 N T B a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q X d Z R E N R W U Z C U U 1 G Q l F V R E F 3 T U Z C U V V G Q X c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t F b X B s b 3 l l Z U l E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 5 h b W U m c X V v d D s s J n F 1 b 3 Q 7 V G V h b S Z x d W 9 0 O y w m c X V v d D t T d G F y d F d v c m s m c X V v d D s s J n F 1 b 3 Q 7 V W 5 p b 2 4 m c X V v d D s s J n F 1 b 3 Q 7 T W 9 u d G g g S G 9 1 c n M m c X V v d D s s J n F 1 b 3 Q 7 V 2 9 y a y B S Y X R p b y Z x d W 9 0 O y w m c X V v d D t H c n V u b m x h d W 4 m c X V v d D s s J n F 1 b 3 Q 7 U 3 R l d H R h c m Z l b G F n J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 x p Z m V 5 c m l z c 2 p v Z H V y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 Z y Y W 1 0 a W R h c m F 1 Z H V y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N j a G V t Y U h v d X J z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B h e W 1 l b n R I b 3 V y c y Z x d W 9 0 O y w m c X V v d D t X a W 5 0 Z X I m c X V v d D s s J n F 1 b 3 Q 7 U 2 l j a y B Q c m V 2 a W 9 1 c y Z x d W 9 0 O y w m c X V v d D t P c m x v Z n N k Y W d h c i Z x d W 9 0 O y w m c X V v d D t P c m x v Z i Z x d W 9 0 O y w m c X V v d D t P c m x v Z k 5 v d y Z x d W 9 0 O y w m c X V v d D t X a W 5 0 Z X I g S G 9 y d X M m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x O S w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R W 1 w b G 9 5 Z W V z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V t c G x v e W V l S U Q s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R W 1 w b G 9 5 Z W V z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 5 h b W U s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R W 1 w b G 9 5 Z W V z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l Y W 0 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R W 1 w b G 9 5 Z W V z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N 0 Y X J 0 V 2 9 y a y w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 F b X B s b 3 l l Z X M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V W 5 p b 2 4 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R W 1 w b G 9 5 Z W V z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 1 v b n R o I E h v d X J z L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 V t c G x v e W V l c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X b 3 J r I F J h d G l v L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 V t c G x v e W V l c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H c n V u b m x h d W 4 s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R W 1 w b G 9 5 Z W V z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N 0 Z X R 0 Y X J m Z W x h Z y w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 F b X B s b 3 l l Z X M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T G l m Z X l y a X N z a m 9 k d X I s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R W 1 w b G 9 5 Z W V z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z y Y W 1 0 a W R h c m F 1 Z H V y L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 F b X B s b 3 l l Z X M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 N o Z W 1 h S G 9 1 c n M s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 V t c G x v e W V l c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q Y X l t Z W 5 0 S G 9 1 c n M s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 V t c G x v e W V l c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X a W 5 0 Z X I s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 V t c G x v e W V l c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T a W N r I F B y Z X Z p b 3 V z L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 F b X B s b 3 l l Z X M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T 3 J s b 2 Z z Z G F n Y X I s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 V t c G x v e W V l c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t P c m x v Z i w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R W 1 w b G 9 5 Z W V z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 9 y b G 9 m T m 9 3 L D E 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 F b X B s b 3 l l Z X M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 2 l u d G V y I E h v c n V z L D E 4 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T k s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R W 1 w b G 9 5 Z W V z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V t c G x v e W V l S U Q s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R W 1 w b G 9 5 Z W V z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 5 h b W U s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R W 1 w b G 9 5 Z W V z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l Y W 0 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R W 1 w b G 9 5 Z W V z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N 0 Y X J 0 V 2 9 y a y w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 F b X B s b 3 l l Z X M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V W 5 p b 2 4 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R W 1 w b G 9 5 Z W V z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 1 v b n R o I E h v d X J z L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 V t c G x v e W V l c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X b 3 J r I F J h d G l v L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 V t c G x v e W V l c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H c n V u b m x h d W 4 s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R W 1 w b G 9 5 Z W V z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N 0 Z X R 0 Y X J m Z W x h Z y w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 F b X B s b 3 l l Z X M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T G l m Z X l y a X N z a m 9 k d X I s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R W 1 w b G 9 5 Z W V z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z y Y W 1 0 a W R h c m F 1 Z H V y L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 F b X B s b 3 l l Z X M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 N o Z W 1 h S G 9 1 c n M s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 V t c G x v e W V l c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q Y X l t Z W 5 0 S G 9 1 c n M s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 V t c G x v e W V l c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X a W 5 0 Z X I s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 V t c G x v e W V l c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T a W N r I F B y Z X Z p b 3 V z L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 F b X B s b 3 l l Z X M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T 3 J s b 2 Z z Z G F n Y X I s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 V t c G x v e W V l c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t P c m x v Z i w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R W 1 w b G 9 5 Z W V z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 9 y b G 9 m T m 9 3 L D E 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 F b X B s b 3 l l Z X M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 2 l u d G V y I E h v c n V z L D E 4 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v R W 1 w b G 9 5 Z W V z L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 V t c G x v e W V l c y 9 O Y X Z p Z 2 F 0 a W 9 u J T I w M T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 V t c G x v e W V l c y 9 Q c m 9 t b 3 R l Z C U y M G h l Y W R l c n M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 F b X B s b 3 l l Z X M v Q 2 h h b m d l Z C U y M G N v b H V t b i U y M H R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 F b X B s b 3 l l Z X M v U m V v c m R l c m V k J T I w Y 2 9 s d W 1 u c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 V t c G x v e W V l c y 9 S Z W 5 h b W V k J T I w Y 2 9 s d W 1 u c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 V t c G x v e W V l c y 9 S Z W 9 y Z G V y Z W Q l M j B j b 2 x 1 b W 5 z J T I w M T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 V t c G x v e W V l c y 9 B Z G R l Z C U y M G N 1 c 3 R v b T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 V t c G x v e W V l c y 9 S Z W 9 y Z G V y Z W Q l M j B j b 2 x 1 b W 5 z J T I w M j w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A G Q A A A A x 3 4 T g m h + G Q Y + A T Y u a V R B 3 i F z P J P f l N M f k t U 1 D K o x U M a Y E b B e g W t H / i O q N 8 K f D L 1 e l 1 C r 4 v b 5 A F 3 Z n K P J C s p L 8 6 G G t Z V Y V F g D d Q w b r F k v q w p I U I V h h O d + / 8 V g E m a b r m S f e Z + 4 u < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14E7BD21-24C7-7145-AE6A-947DEB36C488}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>Start</vt:lpstr>
       <vt:lpstr>Employees</vt:lpstr>
       <vt:lpstr>Previous_Shifts</vt:lpstr>
       <vt:lpstr>Shifts</vt:lpstr>
       <vt:lpstr>SchemaHours</vt:lpstr>
-      <vt:lpstr>Holidays</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Darius Domagala</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>